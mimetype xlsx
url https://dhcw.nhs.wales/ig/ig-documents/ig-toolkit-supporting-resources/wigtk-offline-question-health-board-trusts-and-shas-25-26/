--- v0 (2026-04-05)
+++ v1 (2026-06-19)
@@ -13,111 +13,111 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29926"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nhswales365.sharepoint.com/sites/DHC_IGTK/INTERNAL Documents/1.4 Toolkits/2025-26 - All Stakeholders/Offline Question Sets/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nhswales365.sharepoint.com/sites/DHC_IGPC/SECURE Documents/3. Welsh IG Toolkit/3.2 Toolkits/2026-27 - All Stakeholders/Offline Question Sets/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="554" documentId="8_{D09E6394-00B8-4460-9753-DB3BECB6491C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EB837455-F729-4871-8A3D-B0532D448E7E}"/>
+  <xr:revisionPtr revIDLastSave="389" documentId="14_{C36C12BF-BB93-4C7A-A284-633B83C3BBAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{ECADF131-131C-4934-9C79-EEB6938BD84E}"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="909" firstSheet="7" xr2:uid="{CAAE514E-1E67-4C1B-AE16-278A3F31E6E6}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="909" firstSheet="10" activeTab="6" xr2:uid="{CAAE514E-1E67-4C1B-AE16-278A3F31E6E6}"/>
   </bookViews>
   <sheets>
     <sheet name="1.1-Leadership &amp; Oversight" sheetId="1" r:id="rId1"/>
     <sheet name="1.2-Policies &amp; Procedures" sheetId="2" r:id="rId2"/>
     <sheet name="1.3-Training &amp; Awareness" sheetId="3" r:id="rId3"/>
     <sheet name="1.4-Individuals Rights" sheetId="4" r:id="rId4"/>
-    <sheet name="1.5-ROPA" sheetId="13" r:id="rId5"/>
+    <sheet name="1.5-ROPA &amp; IA" sheetId="13" r:id="rId5"/>
     <sheet name="1.6-Contracts &amp; IS" sheetId="5" r:id="rId6"/>
     <sheet name="1.7-Risks &amp; DPIAs" sheetId="6" r:id="rId7"/>
     <sheet name="1.8-Breach &amp; Monitoring" sheetId="8" r:id="rId8"/>
     <sheet name="2-FOI &amp; EIR" sheetId="9" r:id="rId9"/>
     <sheet name="3-Info Security" sheetId="10" r:id="rId10"/>
     <sheet name="4-Video Surveillance" sheetId="14" r:id="rId11"/>
     <sheet name="5-Business Cont" sheetId="11" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'1.1-Leadership &amp; Oversight'!$B$4:$D$28</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'1.2-Policies &amp; Procedures'!$B$4:$E$19</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'1.2-Policies &amp; Procedures'!$B$4:$E$20</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'1.3-Training &amp; Awareness'!$B$4:$E$27</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'1.4-Individuals Rights'!$B$4:$E$24</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'1.5-ROPA'!$B$4:$E$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'1.4-Individuals Rights'!$B$4:$E$25</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'1.5-ROPA &amp; IA'!$B$4:$E$13</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'1.6-Contracts &amp; IS'!$B$4:$E$21</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'1.7-Risks &amp; DPIAs'!$B$4:$E$21</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'1.7-Risks &amp; DPIAs'!$B$4:$E$23</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'1.8-Breach &amp; Monitoring'!$B$4:$E$12</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'2-FOI &amp; EIR'!$B$4:$E$14</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'3-Info Security'!$B$4:$E$25</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="11" hidden="1">'5-Business Cont'!$B$4:$E$15</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1294" uniqueCount="785">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1329" uniqueCount="811">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Why is this important?</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 "A fundamental building block of accountability is strong leadership and oversight. This includes making sure that staff have clear responsibilities for data protection-related activities at a strategic and operational level. Some organisations legally require a DPO; but everyone must allocate sufficient resources and make sure that data protection is a shared responsibility, rather than solely the task of someone working directly in a data protection role. You make senior management and the board accountable, and they must lead by example to promote the organised, proactive and positive approach to data protection that underpins everything else."</t>
     </r>
   </si>
   <si>
@@ -161,202 +161,211 @@
     <t>Radio Button</t>
   </si>
   <si>
     <t xml:space="preserve">Does the senior management team or Board have overall responsibility for IG and data protection in the organisation?
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Yes/No</t>
   </si>
   <si>
     <t xml:space="preserve">Please provide evidence to demonstrate that the senior management team or Board has overall responsibility for IG and data protection.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Example evidence: terms of reference for a group/forum or committee, minutes from appropriate meetings, extract from Board papers, policy document </t>
   </si>
   <si>
     <t>A fundamental building block of accountability is strong leadership and oversight. The ICO expects the senior management team or Board to have overall responsibility for IG and data protection 
 The requirements for promoting a proactive and positive culture are set out within the Leadership and Oversight expectations of the ICO's Accountability Framework.
 A group or groups with appropriate authority should have responsibility for the IG Agenda.  This might be one or more groups.
 Depending on organisation size and structure it may be appropriate to establish an IG forum/group or committee.  This would comprise of senior representatives from across the organisation and its professional disciplines to promote a holistic approach to information governance.   Such a forum is accountable and in a large or complex organisation is vital to influence and integrate the inclusion of IG standards with other governance strategies, work programmes and projects.</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The Accountability Principle as stipulated in </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Article 5(2)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> of the UK GDPR introduced that – “The controller shall be responsible for, and be able to demonstrate compliance with, paragraph 1 (‘accountability’)”.
 A fundamental building block of accountability is strong leadership and oversight. The ICO expects the senior management team or Board to have overall responsibility for IG and data protection.
 The requirements for promoting a proactive and positive culture are set out within the Leadership and Oversight expectations of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
     <t>LO-ME-2</t>
   </si>
   <si>
     <t>Are there clear reporting lines and responsibilities set out for IG and data protection in the organisation?</t>
   </si>
   <si>
     <t>Please provide evidence to demonstrate that there are clear reporting lines and responsibilities set out for IG and data protection in the organisation.</t>
   </si>
   <si>
     <t>Example evidence: the organisational structure for managing IG and data protection is set out in a policy, job descriptions</t>
   </si>
   <si>
     <t>The organisation should document the roles with responsibilities for IG and data protection within an organisational structure with clear reporting lines outlined.</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The Accountability Principle as stipulated in </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Article 5(2)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> of the UK GDPR introduced that – “The controller shall be responsible for, and be able to demonstrate compliance with, paragraph 1 (‘accountability’)”
 The ICO expects you to have an organisational structure for managing IG and data protection with clear reporting lines 
 The requirements for promoting a proactive and positive culture are set out within the Leadership and Oversight expectations of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework</t>
     </r>
   </si>
   <si>
     <t>LO-ME-3</t>
   </si>
   <si>
     <t>Does the organisation have appropriate individuals, groups or committees set up that provide direction and oversight across the organisation for information governance?</t>
   </si>
   <si>
     <t xml:space="preserve">Please provide evidence to demonstrate that the organisation has appropriate individuals, groups or committees set up that provide direction and oversight across the organisation for information governance.
 </t>
   </si>
   <si>
     <t>Example evidence: minutes from appropriate meetings
 Alternative description: the individuals, groups or committees</t>
   </si>
   <si>
     <t xml:space="preserve">The ICO Accountability Framework outlines the expectation of an oversight group that provides direction and guidance across the organisation for IG and data protection activities.
 The oversight group:
 consists of key staff, e.g. the DPO, who regularly attends group meetings
 *is chaired by appropriate senior staff members, e.g. the DPO or SIRO
 *describes it's aims in clear terms of reference
 *maintains a record of meeting minutes
 *covers a full range of data protection related topic
 *has a work or action plan that is regularly monitored
 *reports to the senior management team or board on IG and data protection issues and risks
 </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The Accountability Principle as stipulated in </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Article 5(2)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> of the UK GDPR introduced that – “The controller shall be responsible for, and be able to demonstrate compliance with, paragraph 1 (‘accountability’)”
 The ICO expects you to have clear reporting lines and information flows between relevant operational groups; such as from a management board to an audit committee, or from an executive team to an IG steering group.
 The ICO expects you to establish an oversight group that provides direction and guidance across the organisation for IG and data protection activities.
 The requirements for promoting a proactive and positive culture are set out within the Leadership and Oversight expectations of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework</t>
     </r>
   </si>
   <si>
     <t>LO-ME-4</t>
   </si>
   <si>
     <t>Are all improvements and targets to IG functions, identified through completing the Welsh IG Toolkit or similar, documented in the form of an IG action/improvement plan?</t>
   </si>
   <si>
     <t xml:space="preserve">Please provide evidence to demonstrate that all improvements and targets identified through completing the Welsh IG Toolkit or similar,  are documented in the form of an IG action/improvement plan.
 </t>
   </si>
   <si>
     <t>Example evidence: IG action/improvement plan</t>
   </si>
   <si>
     <t>The organisation's IG Action or Improvement Plan will demonstrate that targets, resulting from previous assessments are collated to track and record ongoing improvement of IG compliance throughout the organisation</t>
   </si>
   <si>
     <t>LO-ME-8</t>
   </si>
   <si>
@@ -827,151 +836,155 @@
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Manual for Caldicott Guardians</t>
     </r>
   </si>
   <si>
     <t>LO-ME-15</t>
   </si>
   <si>
     <t>Has the organisation assigned staff with operational responsibility for IG and data protection?</t>
   </si>
   <si>
     <t xml:space="preserve">Please provide evidence to demonstrate that the organisation has assigned staff with operational responsibility for IG and data protection.
 </t>
   </si>
   <si>
     <t>Example evidence: organisational structure for operational  IG and data protection roles
 Alternative description: roles of team/staff members, contact details of staff/team on the organisation's website or intranet pages</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>The Accountability Principle as stipulated in</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Article 5(2) </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>of the UK GDPR introduced that – “The controller shall be responsible for, and be able to demonstrate compliance with, paragraph 1 (‘accountability’)”
 The ICO expects operational roles to be assigned to support the practical implementation of IG and data protection activity
 Further information on the expectations of these staff can be found on the I</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>CO's Accountability Framework</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> page</t>
     </r>
   </si>
   <si>
     <t>LO-ME-16</t>
   </si>
   <si>
     <t>Do staff with IG and data protection responsibilities have:</t>
   </si>
   <si>
     <t>* the authority, support and resources to carry out their duties effectively
 * job descriptions that clearly set out their duties and reporting lines to management</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>The Accountability Principle as stipulated in</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Article 5(2) </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">of the UK GDPR introduced that – “The controller shall be responsible for, and be able to demonstrate compliance with, paragraph 1 (‘accountability’)”
 The ICO expects operational roles to have the authority, support and resources to carry out their responsibilities effectively 
 Further information on the expectations of these staff can be found on the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> page</t>
     </r>
   </si>
   <si>
     <t>LO-ME-17</t>
   </si>
   <si>
     <t>Does the organisation promote the contact details of relevant IG colleagues to all staff, setting out who may be best placed to provide support?</t>
   </si>
   <si>
     <t xml:space="preserve">Please provide evidence to demonstrate that the organisation readily promotes who to contact if staff have any queries relating to data protection and information governance.
 </t>
   </si>
   <si>
     <t>Example evidence: screenshot of or link to relevant intranet/internet page, policy document</t>
   </si>
   <si>
     <t xml:space="preserve">Being responsible for compliance with IG and data protection requires organisations to create a culture of commitment to data protection. One of the ways you can do this is to  ensure staff have a good level of understanding, awareness and know who to approach for support and queries .
 </t>
   </si>
   <si>
     <t>LO-ME-18</t>
   </si>
@@ -1296,97 +1309,99 @@
   <si>
     <t>Please upload relevant policies and/or procedures.</t>
   </si>
   <si>
     <t xml:space="preserve">Example Evidence: Copy of IG/Data Protection Policy, Records Management Policy, Information Security Policy and Data Quality Policy. 
 Other policies and procedures which form part of your IG policy framework may also be included for completeness
 </t>
   </si>
   <si>
     <t xml:space="preserve">It is the responsibility of the organisation to implement appropriate technical and organisational measures to ensure information is processed lawfully. The implementation of policies and procedures is a key element of these measures. Policies and procedures outline how the organisation will meet its data protection and other information governance responsibilities, and will provide staff with the direction to understand their roles and responsibilities regarding data protection and information governance.
  As a minimum the organisation should have in place:
 - Data Protection/Information Governance Policy
 - Records Management Policy
 - Information Security Policy
 - Data Quality
 In addition, operational procedures and guidance should be implemented to support the above policies and provide direction to operational staff.
 Your policies should: 
 - be reviewed at regular intervals (at least every three years)
 - be finalised
 - be version controlled 
 - detail last and next review dates 
 </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>"</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Article 24(2) </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>of the UK GDPR says: 
 “Where proportionate in relation to processing activities, the measures referred to in paragraph 1 shall include the implementation of appropriate data protection policies by the controller.”"
 The ICO expects policies and procedures provide your staff with enough direction to understand their roles and responsibilities regarding data protection and information governance.
 This includes policies that cover data protection, records management and information security.
 The requirements for direction and support are set out within the Policies and Procedures expectations of the</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ICO's Accountability Framework</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
-[...2 lines deleted...]
-      <t>.</t>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">. </t>
     </r>
   </si>
   <si>
     <t>PP-ME-2</t>
   </si>
   <si>
     <t>Radio button</t>
   </si>
   <si>
     <t xml:space="preserve">Do policies and procedures clearly set out: </t>
   </si>
   <si>
     <t xml:space="preserve">
 * the responsibilities that all staff have regarding information governance
 * how the organisation only collects, uses and shares the minimum amount of data necessary for the purpose
 * how the organisation ensures that data is only available to those who need it
 * how the organisation stores data only for as long as is needed
 * how the organisation informs individuals what is being done with their data</t>
   </si>
   <si>
     <t xml:space="preserve">Example Evidence:  Copy of policy and/or procedures including staff responsibilities </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">The organisation's policies and procedures should outline the responsibilities of all staff, as well as the responsibilities of those staff who play key roles in the information governance agenda or relevant processes, such as the IG Lead, Caldicott Guardian and DPO. 
@@ -1395,287 +1410,289 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>data protection by design and by default</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> on the ICO’s website.</t>
     </r>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects policies and procedures provide your staff with enough direction to understand their roles and responsibilities regarding data protection and information governance.
 This includes policies and procedures clearly outlining roles and responsibilities. 
 The requirements for direction and support are set out within the Policies and Procedures expectations of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>PP-ME-3</t>
   </si>
   <si>
     <t>Are these policies and procedures made readily available to all staff?</t>
   </si>
   <si>
     <t xml:space="preserve">Please provide evidence to show that the organisation makes policies, operational procedures, and guidance readily available to staff </t>
   </si>
   <si>
     <t xml:space="preserve">Example Evidence: Screenshot of/ or link to intranet pages, screenshot of shared folders that demonstrate policies, procedures, guidance are available to staff. </t>
   </si>
   <si>
     <t xml:space="preserve">Staff should be fully aware of the data protection and information governance policies and procedures that are relevant to their role. To achieve this policies procedures and guidance materials should be made readily available in an easily accessible format. For organisations with an internal intranet site, it is recommended that all materials are published here. Alternatively, equivalent shared areas may be used, such as shared drives. 
 </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>The ICO expects staff to be fully aware of the data protection and information governance policies and procedures that are relevant to their role. 
 This includes making policies and procedures readily available for all staff.
 The requirements for staff awareness are set out within the Policies and Procedures expectations of the</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
     <t>PP-ME-4</t>
   </si>
   <si>
     <t>Does the organisation monitor compliance with the policies and regularly review their effectiveness?</t>
   </si>
   <si>
     <t>Please provide evidence to demonstrate that the organisation keeps a record of the spot checks, that have been carried out, including details of any actions, who has approved any actions and who is taking them forward if applicable.</t>
   </si>
   <si>
     <t xml:space="preserve">Example Evidence: Records of meetings, audits, action plans or other records of checks and follow up actions. </t>
   </si>
   <si>
     <t>Conducting audits of policies and procedures allows the organisation to determine if they are being implemented and followed correctly. This should include ensuring policies and procedures are reflective of staff practices and any changes to the organisation, systems, processes and legislation have been considered. The organisation can achieve this by conducting spot checks, ensuring staff are aware of the policy, are able to locate it, are aware of their role, the requirements outlined are followed and it works in practice.</t>
   </si>
   <si>
     <t>PP-ME-5</t>
   </si>
   <si>
     <t xml:space="preserve">Radio Button </t>
   </si>
   <si>
     <t xml:space="preserve">Does the organisation have policies or procedures in place to make sure that personal data breaches can be detected, managed and appropriately recorded? </t>
   </si>
   <si>
     <t>Please provide a copy of or an extract from the relevant policies or procedures.</t>
   </si>
   <si>
     <t xml:space="preserve">Example Evidence: Data Incident/Personal Data Breach Policy/Procedure </t>
   </si>
   <si>
     <t xml:space="preserve">Staff within the organisation must be able to detect, investigate, risk-assess and record any breaches. The organisation must report data breaches as appropriate. Having effective processes in place will help the organisation to do this.
 The organisation should implement a data incident policy/procedure. The policy/procedure should outline the responsibility all staff have for detecting and reporting data breaches along with the process for managing these. </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t>Article 33(1)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> of the UK GDPR says: 
 "1.  In the case of a personal data breach, the controller shall without undue delay and, where feasible, not later than 72 hours after having become aware of it, notify the personal data breach to the supervisory authority competent in accordance with Article 55, unless the personal data breach is unlikely to result in a risk to the rights and freedoms of natural persons. Where the notification to the supervisory authority is not made within 72 hours, it shall be accompanied by reasons for the delay"
 The ICO expects there to be procedures in place to make sure that you detect, manage and appropriately record personal data incidents and breaches.
 This includes procedures and systems to facilitate the reporting of security incidents and breaches, along with response plan for promptly addressing any security incidents and personal data breaches that occur.
 The requirements for detect, manage and record are set out within the Breach Response and Monitoring expectations of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>PP-ME-6</t>
   </si>
   <si>
     <t>Does the organisation have policies or procedures in place to assess any data breaches and if required, report them to the Information Commissioner's Office (ICO) within the statutory time frames?</t>
   </si>
   <si>
     <t>Example Evidence: Data Incident/Personal Data Breach Policy/Procedure which include reporting timeframes</t>
   </si>
   <si>
     <t>Staff within the organisation must be able to detect, investigate, risk-assess and record any breaches. The organisation must report data breaches as appropriate. Having effective processes in place will help the organisation to do this.
 The organisation should implement a data incident policy/procedure. The policy/procedure should outline a consistent method for the assessment of data breaches, as well as the threshold for notification to the ICO and data subject. The process for notifying the ICO of a breach within 72 hours of becoming aware of it should be outlined, along with details of what information must be given to the ICO about the breach</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Article 33(1)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> of the UK GDPR says: 
 "1.  In the case of a personal data breach, the controller shall without undue delay and, where feasible, not later than 72 hours after having become aware of it, notify the personal data breach to the supervisory authority competent in accordance with Article 55, unless the personal data breach is unlikely to result in a risk to the rights and freedoms of natural persons. Where the notification to the supervisory authority is not made within 72 hours, it shall be accompanied by reasons for the delay"
 Article 34(1) says:
 "1.  When the personal data breach is likely to result in a high risk to the rights and freedoms of natural persons, the controller shall communicate the personal data breach to the data subject without undue delay"
 The ICO expects there to be procedures to assess all security incidents and then report relevant breaches to the ICO within the statutory time frame.
 This includes having a procedure in place to assess the likelihood and severity of the risk, notify the ICO of a breach within 72 hours of becoming aware of it and includes details of what information must be given to the ICO about the breach.
 The requirements for direction and support are set out within the Breach Response and Monitoring expectations of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
-[...2 lines deleted...]
-      <t>ICO's Accountability Framework.</t>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ICO's Accountability Framework. </t>
     </r>
   </si>
   <si>
     <t>PP-ME-7</t>
   </si>
   <si>
     <t>Are there up to date policies or procedures to manage staff access to the premises and systems that process personal data?</t>
   </si>
   <si>
     <t>Example Evidence: Information Security Policy, Starters, Leavers, Movers Process</t>
   </si>
   <si>
     <t xml:space="preserve">The organisation must limit access to personal data, to authorised staff only and regularly review users’ access rights. The organisation should have an agreed upon process for the granting, restriction, review and removal of staff access to the premises and systems which contain personal data. This process may be recorded within the organisation's Information Security Policy, System Acceptable Use Policies or a Starters, Leavers and Movers procedure. </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Article 5</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(1)(f) of the UK GDPR says: 
 "1.  Personal data shall be:
 (f) processed in a manner that ensures appropriate security of the personal data, including protection against unauthorised or unlawful processing and against accidental loss, destruction or damage, using appropriate technical or organisational measures (‘integrity and confidentiality’)."</t>
     </r>
   </si>
   <si>
     <t>PP-ME-8</t>
   </si>
   <si>
-    <r>
-[...22 lines deleted...]
-    </r>
+    <t>Does the organisation have effective and up to date Freedom of Information (FOI) &amp; Environmental Information Regulations (EIR) policies and/or procedures and relevant guidance outlining high level responsibilities?</t>
   </si>
   <si>
     <t>Please provide a copy of or an extract from the relevant procedure and guidance outlining high level responsibilities.</t>
   </si>
   <si>
     <t>Example Evidence:  FOI &amp; EIR Policy, Procedure or guidance.</t>
   </si>
   <si>
     <t xml:space="preserve">The organisation should have an established process for the management of the its FOI &amp; EIR responsibilities. This should be recorded within a procedure or other relevant guidance and include high level responsibilities of staff. The procedure should include the recognition of FOI &amp; EIR requests received into the organisation, the processing of these requests and the organisation's publication scheme commitments.  </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">The </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Section 45 Code of Practice</t>
     </r>
@@ -1686,216 +1703,348 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> says:
 “All communications in writing to a public authority, including those transmitted by electronic means, may contain or amount to requests for information within the meaning of the Act, and so must be dealt with in accordance with the provisions of the Act. While in many cases such requests will be dealt with in the course of normal business, it is essential that public authorities dealing with correspondence, or which otherwise may be required to provide information, have in place procedures for taking decisions at appropriate levels, and ensure that sufficient staff are familiar with the requirements of the Act and the Codes of Practice issued under its provisions.”</t>
     </r>
   </si>
   <si>
     <t>PP-ME-9</t>
   </si>
   <si>
     <t xml:space="preserve">Does the organisation have policies or procedures in place that advise staff how to securely dispose of confidential records/data that is no longer required? </t>
   </si>
   <si>
     <t>Please provide a copy of or an extract from the relevant procedure and guidance outlining the disposal process.</t>
   </si>
   <si>
     <t xml:space="preserve">Example Evidence:
 Copy of the disposal/ destruction Policy, Procedure or guidance. </t>
   </si>
   <si>
     <t xml:space="preserve">It is important that when there is no longer a valid reason to keep personal data that it is disposed of securely. This applies to paper documents, electronic records and equipment, such as old computers and laptops, mobile phones, CDs and memory sticks. If anyone in your organisation destroys any records or equipment themselves, such as shredding documents, the organisation should have in place policies, procedures or guidance documents for staff to ensure staff know how to destroy the data securely. </t>
   </si>
   <si>
+    <t>PP-ME-10</t>
+  </si>
+  <si>
+    <t>Does the organisation have a process or policy statement around the use of Artificial Intelligence (AI)?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The organisation should have a written policy statement or process explaining how the organisation approaches the responsible use of Artificial Intelligence (AI). The organisation's policy or process should outline the explainability considerations and actions that the organisation requires from employees, from concept to deployment of AI systems. The organisation should make clear what the rules are, why they are in place, and who they apply to and how to implement the rules set out in the policy. It should include the responsibilities of all staff, as well as highlighting the specific responsibilities of staff who play a key role in the relevant AI processing.  
+The organisation's policies should:  
+- be reviewed at regular intervals (at least every three years) 
+- be finalised 
+- be version controlled  
+- detail last and next review dates  </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">The ICO expects policies to provide staff with enough direction to understand their roles and responsibilities. In this case, the organisation's policy or process should provide staff with specific detail surrounding the use of Artificial Intelligence (AI) within the organisation and the part they play in this. 
+The requirements for direction and support are set out within the Policies and Procedures expectations of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ICO's Accountability Framework.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Further support can be found within the ICO's</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Guidance on AI and Data Protection.</t>
+    </r>
+  </si>
+  <si>
     <t>Reference Data</t>
   </si>
   <si>
     <t>PP-EE-1</t>
   </si>
   <si>
     <t>Are all new and updated policies and procedures reviewed and approved by a senior staff member prior to implementation?</t>
   </si>
   <si>
     <t>Please provide evidence to demonstrate that policies and procedures are reviewed and approved by a senior staff member prior to implementation</t>
   </si>
   <si>
     <t>Example Evidence: Senior Management/Board/Committee approval of IG related policies</t>
   </si>
   <si>
     <t xml:space="preserve">The organisation should have a review and approval process in place to make sure that policies and procedures are consistent and effective. An appropriately senior staff member, Board or Committee, should review and approve all existing, new and updated policies and procedures. The individual/group responsible for approving the document should be detailed within the policy/procedure. </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects there to be a review and approval process in place to make sure that policies and procedures are consistent and effective.
 This includes an appropriately senior staff member reviewing and approving all new and existing policies and procedures.
 The requirements review and approval are set out within the Policies and Procedures section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
     </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
   </si>
   <si>
     <t>PP-EE-2</t>
   </si>
   <si>
     <t>Does the organisation actively inform staff about updated policies and procedures?</t>
   </si>
   <si>
     <t>Please provide evidence to demonstrate that the organisation actively informs staff about updated policies and procedures</t>
   </si>
   <si>
     <t xml:space="preserve">Example Evidence: Copies of communications to staff highlighting updates </t>
   </si>
   <si>
     <t xml:space="preserve">The organisation should have an effective process to disseminate communications and updates on new and reviewed policies and procedures to ensure staff are fully aware of the relevance to their role . This may be done through all staff round robin emails, inclusion in staff newsletters, bulletins, or news item updates on the organisation's intranet site.  </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>The ICO expects staff to be fully aware of the data protection and information governance policies and procedures that are relevant to their role. 
 This includes telling staff about updated policies.
 The requirements for staff awareness are set out within the Policies and Procedures expectations of the</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ICO's Accountability Framework.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>PP-EE-3</t>
   </si>
   <si>
     <t>Does the organisation keep a record to positively confirm staff have read and understood relevant policies and procedures?</t>
   </si>
   <si>
     <t>Please provide evidence to demonstrate that the organisation keeps a record to positively confirm staff, and have read and understand relevant  key policies and procedures</t>
   </si>
   <si>
     <t xml:space="preserve">Example Evidence: Staff declarations of understanding for key policies and procedures, for example data protection, records management, information security, FOI &amp; EIR, Data Incidents. </t>
   </si>
   <si>
     <t xml:space="preserve">For policies and procedures to be effective,  staff must read and understand them, including why they are important to implement and comply with. 
 The organisation should keep a record of confirmation that staff have read and understood relevant policies and procedures, including:
 - Information Governance/Data Protection
 - Records Management
 - Information Security
 - FOI &amp; EIR
 - Data Incidents
 This may be done by holding a central electronic register of staff confirmation statements, or by implementing a process whereby line managers retain declarations of understandings within staff files. </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects staff to be fully aware of the data protection and information governance policies and procedures that are relevant to their role. 
 This includes telling staff  reading and understanding the policies and procedures, including why they are important to implement and comply with.
 The requirements for staff awareness are set out within the Policies and Procedures expectations of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Why is this important?</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 "This makes sure that all employees receive appropriate training about your privacy programme, including what its goals are, what it requires people to do and what responsibilities they have. The training must be relevant, accurate and up to date. Training and awareness is key to actually putting into practice your policies, procedures "</t>
     </r>
   </si>
   <si>
     <t>TA-ME-1</t>
   </si>
   <si>
     <t>Has an IG, data protection and cyber security Training Needs Analysis (TNA) been completed in the last twelve months?</t>
   </si>
   <si>
     <t xml:space="preserve">Please provide a copy of the TNA  that includes Data Protection/IG training needs.
 </t>
   </si>
   <si>
     <t>Example Evidence:  
 TNA that details staff groups or job roles identified as requiring relevant skills and training including timeframes for completion.</t>
   </si>
   <si>
     <t>The organisation should conduct a Training Needs analysis that includes training for all staff on key areas of data protection, such as handling requests for information, data sharing, information security, personal data breaches and records management.
 The training needs of all staff should be considered including those unable to access traditional training methods such as eLearning through to those in specialist roles.</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>The ICO expects there to be an all-staff data protection and information governance training programme in place.
 This includes training for all staff on key areas of data protection such as handling requests, data sharing, information security, personal data breaches and records management.
 The requirements for an all-staff training programme are set out within the Training and Awareness section of the</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ICO's Accountability Framework.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>TA-ME-2</t>
   </si>
   <si>
     <t>Does the IG and data protection TNA meet the needs of all staff and includes key areas of IG and data protection including:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
@@ -1914,381 +2063,514 @@
     <t>The organisation should conduct a Training Needs Analysis that includes training for all staff on key areas of data protection, such as handling requests for information, data sharing, information security, personal data breaches and records management.
 The training needs of all staff should be considered including those unable to access traditional training methods such as eLearning through to those in specialist roles.</t>
   </si>
   <si>
     <t>TA-ME-3</t>
   </si>
   <si>
     <t xml:space="preserve">Does the TNA include induction and refresher training for all staff, regardless of how long they will be working for the organisation, their grade or contractual status? </t>
   </si>
   <si>
     <t>The organisation's TNA should include all individuals working for or on behalf of the organisation. This includes:
 - Staff members
 - GPs and GP Partners
 - Directors/ Trustees
 - Locums
 - Agency workers
 - Students
 - Trainees
 - Secondees
 - Volunteers
 - Contracted third parties
 All individuals should receive induction training prior to accessing personal data and within one month of their start date.</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects the training programme to include induction and refresher training for all staff on data protection and information governance.
 This includes staff receiving induction and refresher training, regardless of how long they will be working for your organisation, their contractual status or grade. 
 The requirements for induction and refresher training are set out within the Training and Awareness section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>TA-ME-4</t>
   </si>
   <si>
     <t>Does the organisation regularly review the TNA to ensure that it remains accurate and up to date?</t>
   </si>
   <si>
     <t>Please confirm the date the TNA was last reviewed.</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>The organisation's TNA should be reviewed and updated every year. In addition to regular reviews, the training plan should be reviewed to reflect any:
 - Changes to the organisation's structure or processes 
 - Changes to legislation</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects there to be an all-staff data protection and information governance training programme in place.
 This includes the programme being regularly reviewed to ensure that it remains accurate and up to date
 The requirements for the all staff training programme are set out within the Training and Awareness section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
     <t>TA-ME-5</t>
   </si>
   <si>
     <t>Does the organisation have a training log/register of staff training compliance in place?</t>
   </si>
   <si>
     <t>It is important to retain records of staff training compliance, this is often done using a log or register. The record should include the date training was  completed, as well as the training materials used, for example All Wales eLearning package V5.0. 
 As well as demonstrating the organisation's overall IG training compliance, the organisation may need to rely on these records to evidence training was provided and what this included, should an incident involving a staff member occur.</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects there to be an all-staff data protection and information governance training programme in place.
 This includes retaining copies of the training material provided as well as details of who receives the training.
 The requirements for monitoring are set out within the Training and Awareness section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>TA-ME-6</t>
   </si>
   <si>
     <t>Are all staff required to complete mandatory IG refresher training at appropriate intervals?</t>
   </si>
   <si>
     <t>All staff within NHS Wales are required to undertake IG mandatory training on commencement of employment (within one month of their start date) and every two years.
 All staff includes:
 - Staff members
 - GPs and GP Partners
 - Directors/ Trustees
 - Locums
 - Agency workers
 - Students
 - Trainees
 - Secondees
 - Volunteers
 - Contracted third parties</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects the training programme to include induction and refresher training for all staff on data protection and information governance.
 This includes conducting an assessment at the end of the training to test staff understanding and make sure that it is effective.
-The requirements for induction and refresher training are set out within the Training and Awareness section of the ICO's Accountability Framework.
+The requirements for induction and refresher training are set out within the Training and Awareness section of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ICO's Accountability Framework</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">.
 Following </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO audits undertaken in 2015</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> across NHS Wales Welsh Government issued a</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Welsh Health Circular</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> to address IG Training compliance.</t>
     </r>
   </si>
   <si>
     <t>TA-ME-7</t>
   </si>
   <si>
     <t>Are measures in place to ensure staff understand the training?</t>
   </si>
   <si>
     <t>Please provide evidence to demonstrate that measures are in place to verify staff understanding of the training.</t>
   </si>
   <si>
     <t>Example Evidence: 
 output report from your e-learning system that demonstrates knowledge/understanding is verified</t>
   </si>
   <si>
     <t xml:space="preserve">The organisation should ensure that Staff Training includes a form of knowledge check such as a test of competence to verify staff understand the training provided. </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">The ICO expects there to be an all-staff data protection and information governance training programme in place.
+This includes retaining copies of the training material provided as well as details of who receives the training.
+The requirements for monitoring are set out within the Training and Awareness section of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ICO's Accountability Framework. </t>
+    </r>
   </si>
   <si>
     <t>TA-ME-8</t>
   </si>
   <si>
     <t>Does the organisation make relevant training materials easily accessible for staff?</t>
   </si>
   <si>
     <t>Please provide evidence to demonstrate that the organisation makes relevant training materials easily accessible.</t>
   </si>
   <si>
     <t>Example Evidence: Screenshots of availability of training materials
 Alternative Description: 
 Detail how training materials are made available</t>
   </si>
   <si>
     <t>The organisation should ensure that staff training is easily accessible to all staff groups, including those with limited computer access and those working various shift patterns.</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects there to be an all-staff data protection and information governance training programme in place.
 This includes making it easy for staff to access relevant materials.
 The requirements for awareness raising are set out within the Training and Awareness section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>TA-ME-10</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Does the organisation meet or exceed a compliance rate of 85% across all staff groups for the completion of IG mandatory training every two years?
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>Please provide evidence to demonstrate that the organisation meets or exceeds the compliance rate for the completion of IG mandatory training.</t>
   </si>
   <si>
     <t>Example Evidence: 
 Extract from training log, ESR reports outlining compliance level</t>
   </si>
   <si>
     <t xml:space="preserve">The organisation must be able to demonstrate that at least 85% of staff throughout the organisation have completed IG mandatory training in the last two years. 
 This figure can be taken from any point in time during the current financial year. 
 </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>The ICO expects the training programme to include induction and refresher training for all staff on data protection and information governance.
 This includes conducting an assessment at the end of the training to test staff understanding and make sure that it is effective.
-The requirements for induction and refresher training are set out within the Training and Awareness section of the ICO's Accountability Framework.
+The requirements for induction and refresher training are set out within the Training and Awareness section of the</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> ICO's Accountability Framework</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.
 Following ICO audits undertaken in 2015 across NHS Wales, Welsh Government issued a</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Welsh Health Circular</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> to address IG Training compliance.</t>
     </r>
   </si>
   <si>
     <t>TA-ME-11</t>
   </si>
   <si>
     <t>Are levels of low training compliance targeted for improvement?</t>
   </si>
   <si>
     <t>Please detail interventions undertaken to address levels of low training compliance and targeted improvement.</t>
   </si>
   <si>
     <t xml:space="preserve">Example Evidence: 
 Targeted Training Communications,
 Amendments to training programmes to accommodate specific staff groups. 
 </t>
   </si>
   <si>
     <t xml:space="preserve">The organisation should monitor training compliance at various levels, such as directorate or department, in order to identify any patterns of low compliance. Compliance levels that fall below the agreed baseline of 85% should be targeted for intervention. This may include intervention and a high level push at director level, or targeted training sessions aimed at specific teams or staff groups. 
 </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>The ICO expects there to be an all-staff data protection and information governance training programme in place.
 This includes monitoring training completion in line with organisational requirements at all levels of the organisation, and  following up with staff who do not complete the training.
 The requirements for monitoring are set out within the Training and Awareness section of the</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ICO's Accountability Framework.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>TA-ME-12</t>
   </si>
   <si>
     <t>Have all staff with operational responsibility for IG and data protection received appropriate training to carry out their role, including refresher training or relevant continued professional development (CPD) activities?</t>
   </si>
   <si>
     <t>Please provide evidence to demonstrate that staff with operational responsibility for IG and data protection have received appropriate training.</t>
   </si>
   <si>
     <t>Example Evidence: 
 Training Certificates, Evidence of CPD</t>
   </si>
   <si>
     <t>Staff with specialist roles or functions with key data protection responsibilities should receive additional training and professional development beyond the basic level provided to all staff. This includes: 
 - IG Lead/Team
 - Those responsible for processing requests for information
 - Information Asset Owners and Administrators</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects specialised roles or functions with key data protection responsibilities receive additional training and professional development beyond the basic level provided to all staff.
 This includes evidence to confirm that key roles complete up-to-date and appropriate specialised training and professional development.
 The requirements for specialised roles are set out within the Training and Awareness section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
     <t>TA-ME-13</t>
   </si>
   <si>
     <t>Has the appointed Data Protection Officer received appropriate training to carry out their role and are they provided with continuous professional development to maintain their expert knowledge?</t>
   </si>
   <si>
     <r>
       <t>Please provide evidence to demonstrate that the appointed Data Protection Officer has received and is provided with appropriate continuous professional training.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <strike/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
@@ -2410,119 +2692,203 @@
     <t>TA-ME-15</t>
   </si>
   <si>
     <t>Has the appointed Senior Information Risk Owner received appropriate training to carry out their role and received refresher training at least every two years?</t>
   </si>
   <si>
     <t xml:space="preserve">Please provide evidence to demonstrate that the appointed Senior Information Risk Owner has received appropriate training and received refresher training at least every two years.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The Senior Information Risk Owner must undertake training above the basic level for all staff to enable them to conduct their role effectively and take overall responsibility for the organisations information risks. This may include formal SIRO training courses, or other relevant training courses for example, information security or information risk. </t>
   </si>
   <si>
     <t>TA-EE-1</t>
   </si>
   <si>
     <t>Has the organisation assigned responsibilities to specific staff for managing IG and data protection training across the organisation?</t>
   </si>
   <si>
     <t>TA-EE-2</t>
   </si>
   <si>
     <t>Do the appropriate staff oversee or approve the induction and refresher training?</t>
   </si>
   <si>
-    <t>The ICO expects the training programme to include induction and refresher training for all staff on data protection and information governance.
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">The ICO expects the training programme to include induction and refresher training for all staff on data protection and information governance.
 This includes that appropriate staff, such as the DPO or an information governance manager, oversee or approve induction training.
-The requirements for induction and refresher training are set out within the Training and Awareness section of the ICO's Accountability Framework.</t>
+The requirements for induction and refresher training are set out within the Training and Awareness section of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ICO's Accountability Framework</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.</t>
+    </r>
   </si>
   <si>
     <t>TA-EE-3</t>
   </si>
   <si>
     <t>Does the organisation have suitably qualified staff resources available to deliver training?</t>
   </si>
   <si>
     <t>Please provide details of the suitably qualified staff resources available to deliver training.</t>
   </si>
   <si>
     <t xml:space="preserve">Example Evidence: Job titles of staff who are trained and competent to deliver training throughout the organisation on IG topics. </t>
   </si>
   <si>
     <t>The organisation should have suitably qualified staff who are available to deliver the training outlined in the organisation's training plan.</t>
   </si>
   <si>
     <t>TA-EE-6</t>
   </si>
   <si>
     <t>Does the organisation keep evidence that it regularly uses a variety of methods to raise staff awareness and the profile of IG and data protection, for example by emails, team briefings and meetings, posters, handouts and blogs?</t>
   </si>
   <si>
     <t>Please provide evidence to demonstrate that the organisation records the variety of methods used to raise staff awareness and the profile of IG and data protection.</t>
   </si>
   <si>
     <t>Example Evidence: communications plan with samples of actual communications issued</t>
   </si>
   <si>
     <t xml:space="preserve"> The organisation should regularly use a variety of appropriate methods to raise staff awareness and the profile of data protection and information governance, for example by emails, team briefings and meetings, posters, handouts and blogs.</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>The ICO expects the organisation to regularly raise awareness across your organisation of data protection, information governance and associated policies and procedures in meetings or staff forums.
 This includes retaining evidence that your organisation regularly uses a variety of appropriate methods to raise staff awareness.
 The requirements for awareness raising are set out within the Training and awareness section of the</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
     <t>TA-EE-8</t>
   </si>
   <si>
     <t xml:space="preserve">Does the organisation meet or exceed a compliance rate of 95% for the completion of mandatory IG training every two years? 
 </t>
   </si>
   <si>
     <t>Please provide evidence to demonstrate that the organisation meets or exceeds the compliance rate  for the completion of IG mandatory training.</t>
   </si>
   <si>
     <t>Example Evidence: 
 Extract from training log, ESR reports outlining compliance level.</t>
   </si>
   <si>
     <t xml:space="preserve">The organisation must be able to demonstrate that at least 95% of staff throughout the organisation have completed IG mandatory training in the last two years. 
 </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">The ICO expects the training programme to include induction and refresher training for all staff on data protection and information governance.
+This includes conducting an assessment at the end of the training to test staff understanding and make sure that it is effective.
+The requirements for induction and refresher training are set out within the Training and Awareness section of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ICO's Accountability Framework</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.
+Following ICO audits undertaken in 2015 across NHS Wales, Welsh Government issued a</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Welsh Health Circular</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> to address IG Training compliance.</t>
+    </r>
   </si>
   <si>
     <t>TA-EE-9</t>
   </si>
   <si>
     <t>Does the organisation regularly report IG training compliance levels to the appropriate forum?</t>
   </si>
   <si>
     <t>Please provide evidence to demonstrate that training compliance is regularly reported to the senior management team or Board.</t>
   </si>
   <si>
     <t xml:space="preserve">The board, or highest senior management level, has overall responsibility for data protection and information governance.
 The organisation should have an effective process in place to ensure senior management are provided with regular updates on a variety of IG matters, including training compliance.
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -2569,201 +2935,304 @@
 *Right to Data Portability
 *Right to Object
 *Rights relating to automated decision making </t>
   </si>
   <si>
     <t>Please provide a copy of your individual rights policy/procedure.</t>
   </si>
   <si>
     <t>Example Evidence: Individual Rights Procedure</t>
   </si>
   <si>
     <t xml:space="preserve">UK GDPR provides the following rights for individuals: 
 -	The right to be informed 
 -	The right of access 
 -	The right to rectification 
 -	The right to erasure 
 -	The right to restrict processing 
 -	The right to data portability 
 -	The right to object 
 -	Rights in relation to automated decision making and profiling 
 Organisations must have a policy and procedures in place documenting how an individual can exercise their rights. This may be captured in a single policy/procedure, or it may be separated out, for example you may have a separate subject access request procedure. Your procedures should account for the different types of personal data you process including, but not limited to, health records, staff records, emails and other communication methods and CCTV. Instructions for individuals of how to make a request must be made available to them, such as through privacy notices.
 </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects organisations to have in place suitable policies and procedures to ensure individuals rights are appropriately identified and managed. 
 This includes informing individuals of their rights, effectively logging, tracking  and responding to rights in a timely manner.  As well as monitoring and evaluating performance.
-The requirements for individuals rights are set out within the Individual Rights section of the </t>
-[...6 lines deleted...]
-        <family val="2"/>
+The requirements for individuals rights are set out within the </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Information Rights</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> section of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> and the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t>UK GDPR Articles 12 to 23.</t>
     </r>
   </si>
   <si>
     <t>IR-ME-2</t>
   </si>
   <si>
     <t>Does the organisation take steps to make all staff aware of how to recognise a request from an individual under data protection legislation, and their responsibilities to ensure any such request is dealt with?</t>
   </si>
   <si>
     <t xml:space="preserve">All staff should receive training or guidance on what constitutes an individual rights request and the next steps required. Staff should be able to recognise a request, whether written or verbal, know who the request needs to be forwarded to for processing and understands the importance of doing so promptly due to the legislative time frames that apply. Staff should have an understanding that individual rights apply to all personal data processed by the organisation including, but not limited to, health records, staff records, emails and other communication methods and CCTV. </t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">The ICO expects all staff are aware of how to identify and deal with both verbal and written requests.
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>The ICO expects all staff are aware of how to identify and deal with both verbal and written requests.
 This includes providing all staff with training and guidance about how to recognise a request and where to send them.
-The requirements for informing individuals and identifying requests are set out within the Individual Rights section of the </t>
-[...9 lines deleted...]
-      <t>ICO's Accountability Framework.</t>
+The requirements for informing individuals and identifying requests are set out within the</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Information Rights</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> section of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ICO's Accountability Framework</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>IR-ME-3</t>
   </si>
   <si>
     <t xml:space="preserve">Does the organisation have specific staff responsible for managing and responding to individuals following requests made under data protection legislation? </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Yes/No</t>
     </r>
   </si>
   <si>
     <t>Please provide the job title or team responsible for managing and responding to individual rights requests.</t>
   </si>
   <si>
     <t>Example Evidence: 
 Job title or details of team responsible for dealing with individual rights requests</t>
   </si>
   <si>
     <t>A specific person or team should be allocated responsibility for managing and responding to individual rights requests. The organisation should ensure that there are sufficient resources to deal with requests.
 Responsible staff should receive specialised training to handle requests, including regular refresher training. Additional staff should be trained to carry out key tasks in times of absence.
 The organisation’s resources should be sufficient to deal with any increase in requests or reduction in staffing levels.</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>The ICO expects the organisation to have appropriate resources in place to handle requests from individuals about their data.
 This includes having a specific person/s or team who are responsible for managing and responding to requests, along with sufficient resources to deal with requests. 
-The requirements for resources are set out within the Individual Rights section of the</t>
-[...10 lines deleted...]
-      <t xml:space="preserve"> ICO's Accountability Framework.</t>
+The requirements for resources are set out within the</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Information Rights</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> section of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ICO's Accountability Framework</t>
     </r>
   </si>
   <si>
     <t>IR-ME-4</t>
   </si>
   <si>
     <t>Does the organisation maintain a log of all written and verbal requests from individuals, made under data protection legislation, that records receipt of the request, tracks its progress, and outcomes?</t>
   </si>
   <si>
     <t xml:space="preserve">Please provide a redacted extract (remove the name/address/other identifiers of data subjects) of the request log. </t>
   </si>
   <si>
     <t>Example Evidence: Extract of individual rights log</t>
   </si>
   <si>
     <t xml:space="preserve">All requests received under data protection should be recorded within an individual rights request log. This will allow the organisation to record receipt of the request, track it's progress and outcome. The individual rights log should include:
 - a reference number for the request
 - the date the request was received
 - the right being exercised
 - the date the  response is due
 - the date the response is provided 
 - if any information was disclosed/actions taken as a result
 - if the request was refused or an exemption was applied. 
 </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects the organisation to have appropriate resources in place to handle requests from individuals about their data.
 This includes having processes in place to ensure the log is accurate and updated as appropriate.
-The requirements for logging and tracking requests are set out within the Individual Rights section of the </t>
-[...10 lines deleted...]
-      <t>ICO's Accountability Framework.</t>
+The requirements for logging and tracking requests are set out within the </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Information Rights</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> section of the</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> ICO's Accountability Framework</t>
     </r>
   </si>
   <si>
     <t>IR-ME-5</t>
   </si>
   <si>
     <t>Does the organisation provide information that informs individuals how they can exercise their rights under data protection legislation?</t>
   </si>
   <si>
     <t xml:space="preserve">Organisations are required to publish transparency information about their data processing activities which informs people about their rights under data protection legislation and how to exercise them. This is known as a privacy notice.  
 The Privacy notice should provide: 
 • your organisation’s contact details 
 • the Data Protection Officer’s contact details (if your organisation has one) 
 • if your organisation is not the Controller, the details of the Controller and their Data Protection Officer 
 • what personal data you are processing 
 • the purpose of your processing
 • the names or categories of organisations the data will be shared with 
 • the lawful basis for processing 
 • a list of rights and how they apply to the processing you are undertaking 
 • the retention period for the data (in line with the Records Management Code of Practice for health and social care 2022) 
 • that individuals have a right to complain to the ICO 
 Where applicable to the processing, the following details should also be provided: 
 • what the legitimate interests are if this is your legal basis for processing 
 • details of data transfers to countries outside the UK and what safeguards are in place to protect the data
 • where consent is used as a legal basis for processing how consent can be withdrawn
@@ -2797,71 +3266,75 @@
 (b) the contact details of the data protection officer, where applicable;
 (c) the purposes of the processing for which the personal data are intended as well as the legal basis for the processing;
 (d) where the processing is based on point (f) of Article 6(1), the legitimate interests pursued by the controller or by a third party;
 (e) the recipients or categories of recipients of the personal data, if any;
 (f) where applicable, the fact that the controller intends to transfer personal data to a third country or international organisation and the existence or absence of an adequacy decision by the Commission, or in the case of transfers referred to in Article 46 or 47, or the second subparagraph of Article 49(1), reference to the appropriate or suitable safeguards and the means by which to obtain a copy of them or where they have been made available.
 2.  In addition to the information referred to in paragraph 1, the controller shall, at the time when personal data are obtained, provide the data subject with the following further information necessary to ensure fair and transparent processing:
 (a) the period for which the personal data will be stored, or if that is not possible, the criteria used to determine that period;
 (b) the existence of the right to request from the controller access to and rectification or erasure of personal data or restriction of processing concerning the data subject or to object to processing as well as the right to data portability;
 (c) where the processing is based on point (a) of Article 6(1) or point (a) of Article 9(2), the existence of the right to withdraw consent at any time, without affecting the lawfulness of processing based on consent before its withdrawal;
 (d) the right to lodge a complaint with a supervisory authority;
 (e) whether the provision of personal data is a statutory or contractual requirement, or a requirement necessary to enter into a contract, as well as whether the data subject is obliged to provide the personal data and of the possible consequences of failure to provide such data;
 (f) the existence of automated decision-making, including profiling, referred to in Article 22(1) and (4) and, at least in those cases, meaningful information about the logic involved, as well as the significance and the envisaged consequences of such processing for the data subject.”</t>
     </r>
   </si>
   <si>
     <t>IR-ME-6</t>
   </si>
   <si>
     <t>Does the organisation take steps to make all staff aware of how to inform individuals where to locate privacy information and how they can exercise their rights?</t>
   </si>
   <si>
     <t xml:space="preserve">Frontline staff within the organisation should be able to explain necessary privacy information to data subjects. The organisation should therefore provide staff with training and guidance on what privacy information is and the variety of ways in which the organisation provides privacy information to data subjects. </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects front-line staff to be able to explain the necessary privacy information to data subjects and provide guidance.
 This includes staff training about privacy information. 
 The requirements for staff awareness are set out within the Transparency section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <t>IR-ME-7</t>
   </si>
   <si>
     <t xml:space="preserve">Where the organisation processes children's information, is particular care taken to write privacy information in clear, plain language which is age appropriate? </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
@@ -2920,66 +3393,72 @@
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>“Your Privacy Your Rights”</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> is a national set of materials used to help NHS Wales organisations meet their legal obligations to the right to be informed.
 These documents help NHS Wales organisations meet Articles 13-14 of UK General Data Protection Regulation and are provided as high-level information intended to be used, as a layered approach, by organisations to supplement their existing local privacy policies and notices.</t>
     </r>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>The ICO expects the organisation to provide privacy information that is:
 •	concise;
 •	transparent;
 •	intelligible;
 •	clear
 •	in plain language; and
 •	communicated in a way that is effective for the target audience.
 This includes providing privacy information to individuals in electronic and hard-copy form, using a combination of appropriate techniques, such as a layered approach, icons and mobile and smart device functionalities.
 The requirements for effective privacy information are set out within the Transparency section of the</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
     <t>IR-ME-9</t>
   </si>
   <si>
     <t>Does privacy information include:</t>
   </si>
   <si>
     <t xml:space="preserve">
 * the identity and contact details of the controller
 * the contact details of the data protection officer
 * the purposes of the processing and the lawful basis being relied upon
 * the organisations who personal information is shared with 
 * the period for which personal data will be retained
 * the existence of individual rights
 * the right to lodge a complaint with the ICO</t>
   </si>
   <si>
     <t xml:space="preserve">Organisations are required to publish transparency information about their data processing activities which informs people about their rights under data protection legislation and how to exercise them. This is known as a privacy notice.  
 The Privacy notice should provide: 
 • your organisation’s contact details 
@@ -3182,194 +3661,335 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">The Records Management Code of Practice </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>outlines a minimum retention period of three year for Subject Access Requests, the response to the request and any subsequent correspondence. Where the SAR has been subject to an appeal the retention period increases to six years</t>
     </r>
   </si>
   <si>
+    <t>IR-ME-14</t>
+  </si>
+  <si>
+    <t>Does the organisation have a process for handling data protection complaints which includes:</t>
+  </si>
+  <si>
+    <t>•	A way of making data protection complaints to the organisation
+•	The requirement to acknowledge receipt of complaints within 30 days of receiving them
+•	Ensuring that appropriate steps and enquiries are made to respond to individuals without undue delay
+•	Inform individuals of the progress and outcome of their complaints without undue delay.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The organisations must have a formal complaints process for handling data protection concerns. The process should include:
+- providing accessible means for individuals to submit complaints (e.g. an electronic or paper form, online complaints portal or via telephone)
+- acknowledging receipt of complaints within 30 days
+- taking appropriate steps to investigate and respond to complaints without undue delay
+- keeping complainants informed of progress and outcomes without undue delay
+The process should document the whole complaints process from start to finish, so that staff are aware of all stages and what needs to be done within the set timeframe. The organisation should ensure staff can recognise a data protection complaint and know what to do if they receive one. This includes knowing where to direct the complaint to within the organisation, this should also be covered within any internal data protection training.
+The organisation should ensure there is a system for keeping records up-to-date in order to track, respond to, and report on data protection complaints.
+</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Section 103</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> of the Data Use and Access Act 2025 (DUAA) introduces data protection complaints by amending the Data Protection Act 2018 to insert a new statutory requirement.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Section 164A </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">of the Data Protection Act 2018 states:
+"A data subject may make a complaint to the controller if the data subject considers that, in connection with personal data relating to the data subject, there is an infringement of the UK GDPR or Part 3 of this Act.
+(2)A controller must facilitate the making of complaints under this section by taking steps such as providing a complaint form which can be completed electronically and by other means.
+(3)If a controller receives a complaint under this section, the controller must acknowledge receipt of the complaint within the period of 30 days beginning when the complaint is received.
+(4)If a controller receives a complaint under this section, the controller must without undue delay—
+(a)take appropriate steps to respond to the complaint, and
+(b)inform the complainant of the outcome of the complaint.
+(5)The reference in subsection (4)(a) to taking appropriate steps to respond to the complaint includes—
+(a)making enquiries into the subject matter of the complaint, to the extent appropriate, and
+(b)informing the complainant about progress on the complaint."
+Further information on how the DUAA affects organisations can be found </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>here</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">.
+ </t>
+    </r>
+  </si>
+  <si>
     <t>IR-EE-2</t>
   </si>
   <si>
     <t>Are regular reports produced on performance to ensure that requests under data protection legislation, are processed in line with legislation and organisational procedures?</t>
   </si>
   <si>
     <t>Please provide a copy of the reports made to the senior management team or Board.</t>
   </si>
   <si>
     <t>Example Evidence: 
 IG Performance Reports, Board Papers</t>
   </si>
   <si>
     <t>The Information Governance Committee/Group should receive regular performance reports which highlight: 
 • numbers of individual rights requests  received; 
 • numbers responded to within the calendar month timeframe;
 • the number of cases where an extension was applied and the reasons for extension 
 • The number of any requests which exceeded the statutory deadlines and the reasons
 • details of any complaints made about any response or the process itself; 
 • details of any requests that have been escalated to the Information Commissioner's Office by the applicant. 
 Based on these reports the IG Committee/Group should agree any necessary improvement plan or recommendations for improvements, for example identify additional resources if there is continued failure to meet statutory deadlines, increasing staff awareness through additional training or guidance materials</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects the organisation to monitor how staff handle requests and use that information to make improvements.
 This includes producing regular reports on performance and sharing those reports with senior management.
-The requirements for monitoring and evaluating performance are set out within the Individual Rights section of the </t>
-[...18 lines deleted...]
-      <t>.</t>
+The requirements for monitoring and evaluating performance are set out within the </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Information Rights</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> section of the</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> ICO's Accountability Framework</t>
     </r>
   </si>
   <si>
     <t>IR-EE-3</t>
   </si>
   <si>
     <t>Does the organisation take reasonable steps to check the accuracy of the personal information it holds and, if necessary, can inaccuracies be rectified or highlighted?</t>
   </si>
   <si>
     <t>Please describe how the organisation checks the accuracy of the personal information it holds and, if necessary, how it rectifies or highlights any inaccuracies.</t>
   </si>
   <si>
     <t>Example Evidence:  
 Data Quality checks /reports
 Processes and or procedures in place for the routine checking and updating of patient information</t>
   </si>
   <si>
     <t xml:space="preserve">High quality information is required to inform high quality patient care.  If information held by organisations is inaccurate there could be consequences for care, treatment and safety.  To maintain the integrity of data held and minimise risk to patient safety, organisations should have appropriate procedures in place for collecting and checking the information held.  
 Individual’s accessing services should be given opportunities to check information about them and correct any errors. 
 Checks on the accuracy of individuals information should occur whenever they present or where their records are being updated, examples include: 
 - When attending appointments
 - When receiving care or treatment as an hospital admission 
 - when referrals are received 
 - when individuals contact booking centres </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects the organisation to have appropriate systems and procedures to change inaccurate information, add additional information to incomplete records or add a supplementary statement where necessary.
 This includes taking proportionate and reasonable steps to check the accuracy of the personal data held and, if necessary, is able to rectify it.
-The requirements for inaccurate or incomplete information are set out within the Individual Rights section of the </t>
-[...9 lines deleted...]
-      <t>ICO's Accountability Framework.</t>
+The requirements for inaccurate or incomplete information are set out within the </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Information Rights</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> section of the</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> ICO's Accountability Framework</t>
     </r>
   </si>
   <si>
     <t>IR-EE-4</t>
   </si>
   <si>
     <t>Does the organisation regularly review privacy information to ensure that it is accurate, up to date and effective?</t>
   </si>
   <si>
     <t xml:space="preserve">Privacy information should be reviewed and updated whenever there is a new project, asset, service or change to the way data is handled to ensure that individuals are appropriately informed.  
 </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>The ICO expects the organisation to have procedures in place, to review the privacy information provided to data subjects regularly to make sure that it is accurate, up to date and effective.
 The requirements for privacy information review are set out within the Transparency section of the</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
     <t>IR-EE-5</t>
   </si>
   <si>
     <t>If the organisation plans to use personal data for a new purpose, is there a process in place to update the privacy information and communicate the changes to individuals before starting any new processing?</t>
   </si>
   <si>
     <t xml:space="preserve">Please provide evidence that the organisation has detailed within a relevant policy or procedure how it updates privacy information and communicates this to prior to new processing taking place. </t>
   </si>
   <si>
     <t>Example Evidence: Copy of or extract from relevant policy or procedure</t>
   </si>
   <si>
     <t xml:space="preserve">Where the organisation plans to use personal data for a new purpose, privacy information must be reviewed, updated and the changes communicated prior to starting any new processing.
 The organisation should make all staff aware of this through the inclusion of a statement to the affect in the relevant policy or procedure. </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects the organisation to have procedures in place, to review the privacy information provided to data subjects regularly, to make sure that it is accurate, up to date and effective.
 This includes where the organisation plans to use personal data for a new purpose, there is a procedure to update the privacy information and communicate the changes to individuals before starting any new processing.
 The requirements for privacy information review are set out within the Transparency section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Why is this important?</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -3423,265 +4043,330 @@
     <t>Please provide a copy or an extract of the organisational ROPA.</t>
   </si>
   <si>
     <t xml:space="preserve">Example Evidence: 
 Copy or extract of the organisation's ROPA </t>
   </si>
   <si>
     <t>The organisation is required to formally document a comprehensive list of its record processing activities.
 As a minimum, the ROPA should include: 
 - the organisation’s name and contact details, whether it is a controller or a processor (and where applicable, the joint controller, their representative and the DPO);
 - the purposes of the processing;
 - a description of the categories of individuals and of personal data;
 - the categories of recipients of personal data;
 - details of transfers to third countries, including a - record of the transfer mechanism safeguards in place;
 - retention schedules; and
 - a description of the technical and organisational security measures in place.
 The list(s) should be reviewed and approved by the management team or equivalent.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Article 30</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> of the UK GDPR says:
 "Each controller and, where applicable, the controller's representative, shall maintain a record of processing activities under its responsibility. That record shall contain all of the following information:
 (a)the name and contact details of the controller and, where applicable, the joint controller, the controller's representative and the data protection officer;
 (b)the purposes of the processing;
 (c)a description of the categories of data subjects and of the categories of personal data;
 (d)the categories of recipients to whom the personal data have been or will be disclosed including recipients in third countries or international organisations;
 (e)where applicable, transfers of personal data to a third country or an international organisation, including the identification of that third country or international organisation and, in the case of transfers referred to in the second subparagraph of Article 49(1), the documentation of suitable safeguards;
 (f)where possible, the envisaged time limits for erasure of the different categories of data;
 (g)where possible, a general description of the technical and organisational security measures referred to in Article 32(1)"
 The ICO expects the organisation to have a ROPA that contains all the relevant requirements set out in Article 30 of the UK GDPR.
 The requirements for ROPA are set out within the Records of processing and lawful basis section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">ICO's Accountability Framework.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>RP-ME-2</t>
   </si>
   <si>
     <t>Where consent for processing information is obtained from individuals, does the organisation keep evidence of what, when and how the individual was informed?</t>
   </si>
   <si>
     <t>Please describe how obtained/withdrawn consent is recorded?</t>
   </si>
   <si>
     <t xml:space="preserve">The organisation must be able to demonstrate that if it utilises consent as a lawful basis, consent is freely given and meets the conditions outlined under Article 7 of the UK GDPR. 
 Consent should be given by a clear affirmative act establishing a freely given, specific, informed and unambiguous indication of the data subject’s agreement to the processing of personal data relating to him or her, such as by a written statement, including by electronic means, or an oral statement.
 The organisation should maintain records of what an individual has consented to, including what they were told and when and how they consented. The records should be thorough and easy for relevant staff to access, review and apply withdrawal of consent if required.
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Article 7</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> of the UK GDPR outlines the conditions for consent:
 "1. Where processing is based on consent, the controller shall be able to demonstrate that the data subject has consented to processing of his or her personal data.
 2. If the data subject's consent is given in the context of a written declaration which also concerns other matters, the request for consent shall be presented in a manner which is clearly distinguishable from the other matters, in an intelligible and easily accessible form, using clear and plain language. Any part of such a declaration which constitutes an infringement of this Regulation shall not be binding.
 3. The data subject shall have the right to withdraw his or her consent at any time. The withdrawal of consent shall not affect the lawfulness of processing based on consent before its withdrawal. Prior to giving consent, the data subject shall be informed thereof. It shall be as easy to withdraw as to give consent.
 4. When assessing whether consent is freely given, utmost account shall be taken of whether, inter alia, the performance of a contract, including the provision of a service, is conditional on consent to the processing of personal data that is not necessary for the performance of that contract."
 The ICO expects the organisation to comply with the UK GDPR’s consent requirements.
 This includes maintaining records of what an individual has consented to, including what they were told and when and how they consented. The records are thorough and easy for relevant staff to access, review and withdraw if required.
 The requirements for consent are set out within the Records of processing and lawful basis section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>RP-ME-3</t>
   </si>
   <si>
     <t>If the organisation relies on legitimate interests for the lawful basis, are appropriate 'legitimate interest assessments' (LIA) completed prior to the processing?</t>
   </si>
   <si>
     <t>Where the organisation relies on Legitimate Interests as a lawful basis, a Legitimate Interests Assessment (LIA) must be completed prior to starting the processing.
 The LIA should identify the legitimate interest, the benefits of the processing and whether it is necessary.
 A 'balancing test' should then be conducted to show how the organisation determines that its legitimate interests override the individuals’ and considers the following issues:
 •	Not using people's data in intrusive ways or in ways which could cause harm, unless there is a very good reason.
 •	Protecting the interests of vulnerable groups such as people with learning disabilities or children.
 •	Whether you could introduce safeguards to reduce any potentially negative impact.
 •	Whether you can offer an opt-out.
 •	Whether you require a DPIA.
 The outcome of the assessment and decision should be clearly documented, and the LIA should be kept under review and updated if any changes affect the outcome.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>The ICO expects the organisation to complete an appropriate LIA prior to starting processing, where the organisation’s lawful basis is legitimate interests.
 The requirements for Legitimate interest assessment (LIA) are set out within the Records of processing and lawful basis section of the</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
     <t>RP-ME-4</t>
   </si>
   <si>
     <t>Can the organisation demonstrate that all processing on the 'Record of Processing Activities' (ROPA) is covered by the privacy information?</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects the organisation to have procedures in place to regularly review the privacy information provided to data subjects, to make sure that it is accurate, up to date and effective.
 This includes reviewing privacy information against the records of processing activities, to ensure it remains up to date and that it accurately explains what happens with individuals’ personal data.
 The requirements for privacy information review are set out within the Transparency section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
+    <t>RP-ME-5</t>
+  </si>
+  <si>
+    <t>Does the organisation have an up to date asset register in place which details all hardware, software and information assets?</t>
+  </si>
+  <si>
+    <t>Yes/No</t>
+  </si>
+  <si>
+    <t>It is important for organisations to know what information they hold. The organisation can do this by implementing and maintaining an asset register. The asset register should hold details about all hardware, software and information assets within your organisation. This should include: 
+- asset owners
+- asset location
+- retention periods 
+- security measures deployed
+The organisation should review the asset register and risk assess assets periodically to make sure it remains accurate and up to date for your organisation.  
+Hardware refers to the physical assets held by the organisation such as laptops, PCs, tablets etc. 
+Software refers to the systems, software, programmes, apps etc. which may run on hardware assets. 
+Information assets are bodies of information, defined and managed as a single unit so it can be understood, shared, protected and used efficiently.  Information assets can be a single document or a large data set. Information assets could:
+- be held electronically or on paper 
+- include personal data or not</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">The ICO recommends organisations to document information flows and maintain an up to date Information Asset Register (IAR). This includes recording details of each information asset, assigning named owners, and regularly reviewing and updating asset records. 
+The requirements in relation to Information Assets are set out within the ICO guidance on </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Data Mapping and Recording</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> and </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Assets Management</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+  </si>
+  <si>
     <t>RP-EE-4</t>
   </si>
   <si>
     <t>Does the organisation proactively review records of previously gathered consent to confirm and refresh the consent as required?</t>
   </si>
   <si>
     <r>
       <rPr>
-        <b/>
-[...16 lines deleted...]
-      <t xml:space="preserve"> outlines the conditions for consent:
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Article 7 of the UK GDPR outlines the conditions for consent:
 "1. Where processing is based on consent, the controller shall be able to demonstrate that the data subject has consented to processing of his or her personal data.
 2. If the data subject's consent is given in the context of a written declaration which also concerns other matters, the request for consent shall be presented in a manner which is clearly distinguishable from the other matters, in an intelligible and easily accessible form, using clear and plain language. Any part of such a declaration which constitutes an infringement of this Regulation shall not be binding.
 3. The data subject shall have the right to withdraw his or her consent at any time. The withdrawal of consent shall not affect the lawfulness of processing based on consent before its withdrawal. Prior to giving consent, the data subject shall be informed thereof. It shall be as easy to withdraw as to give consent.
 4. When assessing whether consent is freely given, utmost account shall be taken of whether, inter alia, the performance of a contract, including the provision of a service, is conditional on consent to the processing of personal data that is not necessary for the performance of that contract."
 The ICO expects the organisation to review records of previously gathered consent.
-This includes haing e a procedure to review consents to check that the relationship, the processing and the purposes have not changed and to record any changes. As well as a procedure to refresh consent at appropriate intervals.
-[...11 lines deleted...]
-      <t xml:space="preserve"> ICO's Accountability Framework.</t>
+This includes having e a procedure to review consents to check that the relationship, the processing and the purposes have not changed and to record any changes. As well as a procedure to refresh consent at appropriate intervals.
+The requirements for consent are set out within the Records of processing and lawful basis section of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Why is this important?</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 "It is good practice for you to have written data sharing agreements when controllers share personal data. This helps everyone to understand the purpose for the sharing, what will happen at each stage and what responsibilities they have. It also helps you to demonstrate compliance in a clear and formal way. Similarly, written contracts help controllers and processors to demonstrate compliance and understand their obligations, responsibilities and liabilities."</t>
     </r>
@@ -3773,162 +4458,158 @@
   </si>
   <si>
     <t>CIS-ME-2</t>
   </si>
   <si>
     <t>Does the organisation ensure all contracts for suppliers, contractors, data processors and third parties are documented in a log, register or registers as appropriate?</t>
   </si>
   <si>
     <t>Please provide evidence that all contracts are recorded.</t>
   </si>
   <si>
     <t>Example evidence: Register of Agreements, extract from ROPA</t>
   </si>
   <si>
     <t xml:space="preserve">The organisation must be able to demonstrate that the appropriate contracts and agreements are in place for suppliers, contractors, data processors and third parties and these are documented. 
 The necessary contract/agreement will vary depending on the relationship between the organisation and third party, these may include:
 - Data Processing Agreements
 - Joint Controller Agreements
 The organisation should keep a record of all contracts and agreements held, these may be recorded within a specific log or register or incorporated into the organisation's ROPA. Depending on the organisation's size, multiple register may be maintained for different areas of the business. </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t>Article 28</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">(9) of the UK GDPR says: 
 “The contract or the other legal act referred to in paragraphs 3 and 4 shall be in writing, including in electronic form.”
 In addition, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t>Article 30</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (1) says: 
 “Each controller and, where applicable, the controller's representative, shall maintain a record of processing activities under its responsibility.”
 ICO guidance on documentation advises:
 “As part of your record of processing activities, it can be useful to document (or link to documentation of) other aspects of your compliance with the UK GDPR and the UK’s Data Protection Act 2018. Such documentation may include:
 controller-processor contracts;”</t>
     </r>
   </si>
   <si>
     <t>CIS-ME-3</t>
   </si>
   <si>
     <t>Does the organisation carry out pre and post procurement checks to make sure that suppliers, contractors, data processors and third parties it uses, comply with data protection legislation?</t>
   </si>
   <si>
     <t>Please provide evidence of the organisation's pre and post procurement  processes.</t>
   </si>
   <si>
     <t>Example evidence: 
 Due diligence Process, SOP detailing process to follow, Security checklist for suppliers</t>
   </si>
   <si>
     <t>The organisation can demonstrate they have conducted satisfactory checks to ensure third parties, contractors etc who may process or have access to personal data on its behalf, are compliant with data protection legislation and confidentiality requirements.
 Due diligence checks may be carried out remotely, or by visiting a third party premises, the way in which the check is conducted is likely to depend on the proposed processing. For example, if the organisation was considering a third party processor for offsite storage of records, it would be more appropriate to visit the premises to conduct the checks.
 Due diligence checks may include:
 - System Security checks (cyber security/encryption)
 - Physical Security checks (access controls)
 - Standards information (ISO/Cyber Essentials)
 - Insurance information (cyber/breach)
 - Previous data breaches / processes for managing a breach
 - Risk management information
 - Audit requests
 - Employment standards (DBS checks)
 - Business continuity plans</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Article 28</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">(1) of the UK GDPR says: 
 “Where processing is to be carried out on behalf of a controller, the controller shall use only processors providing sufficient guarantees to implement appropriate technical and organisational measures in such a manner that processing will meet the requirements of this Regulation and ensure the protection of the rights of the data subject.”
 The ICO expects the organisation to carry out due diligence checks to guarantee that processors will implement appropriate technical and organisational measures to meet UK GDPR requirements.
 This includes building in due diligence checks proportionate to the risk of the processing before you agree a contract with a processor.
 The requirements for processor due diligence checks are set out within the Contracts and data sharing section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">ICO's Accountability Framework.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>CIS-ME-4</t>
   </si>
   <si>
     <t xml:space="preserve">Where the organisation uses a third party to destroy records and equipment, is there  a written contract in place? </t>
   </si>
   <si>
     <t>Please provide a copy of the contracts in place with suppliers that provide destruction services.</t>
   </si>
   <si>
     <t>Example Evidence:
 Copy of contract</t>
   </si>
   <si>
     <t xml:space="preserve">Organisations should ensure that when confidential data is no longer required it is appropriately disposed of securely.  This applies to both paper and electronic records and equipment such as old laptops, mobile phones.  
 Where an Organisation utilises a third party to conduct its disposal for example a shredding company or IT recycling organisation, it should have in place an appropriate contract that must include the requirement to have appropriate security measures in place and allow audit by your organisation. 
 </t>
   </si>
   <si>
@@ -4106,61 +4787,66 @@
 “A duty of confidence arises when one person discloses information to another (e.g. patient to clinician) in circumstances where it is reasonable to expect that the information will be held in confidence. It –
 a. is a legal obligation that is derived from case law; 
 b. is a requirement established within professional codes of conduct; and 
 c. must be included within NHS employment contracts as a specific requirement linked to disciplinary procedures.”</t>
     </r>
   </si>
   <si>
     <t>CIS-ME-8</t>
   </si>
   <si>
     <t>Does the organisation document existing information sharing protocols/agreements, their durations and who is party to them?</t>
   </si>
   <si>
     <t>Please provide an extract of the information sharing protocols/agreement log.</t>
   </si>
   <si>
     <t>Example Evidence: Information Sharing Log, extract from ROPA</t>
   </si>
   <si>
     <t xml:space="preserve">When confidential personal information is shared both the disclosing and receiving organisations, should have procedures that meet the requirements of law.  They should issue guidance that makes it clear to staff the appropriate working practices in place.  In some circumstances these procedures should be set out within an agreed information sharing agreement (ISP) or protocol. 
 ISPs can be a useful way of providing agreement, transparency and assurance in respect of mutually agreed standards including the lawful basis in which information was shared.  
 Organisations should maintain a log or register of all agreements/ sharing/ contracts that are entered into and ensure that these are reviewed and updated at appropriate intervals to insure sharing remains appropriate and where agreements end appropriate data handling for example deletion of data has occurred. </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>The ICO expects the organisation to arrange and regularly review data sharing agreements with parties with whom you regularly share personal data.
 This includes agreeing data sharing agreements with all the relevant parties, with senior management signing them off.
 The requirements for processor data sharing agreements are set out within the Contracts and data sharing section of the</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
     <t>CIS-ME-9</t>
   </si>
   <si>
     <t>Is there a process in place for agreeing and approving ad-hoc sharing of personal data?</t>
   </si>
   <si>
     <t>Please provide evidence of the process for the ad hoc sharing of personal information.</t>
   </si>
   <si>
     <t>Example Evidence: Information Sharing Procedure, SOP for ad hoc requests</t>
   </si>
   <si>
     <t xml:space="preserve">Throughout the course of its business the organisation  will received ad hoc requests for the sharing of personal information from other organisations. The organisation should have a process in place for actioning these requests. Requests may come from a variety of parties, but often include: 
 - Police
 - Local Authority
 - Courts
 - Research projects/initiatives
 The organisation's process should include the consideration of the legal basis under UK GDPR and well as satisfying the requirements of the common law duty of confidentiality. </t>
   </si>
@@ -4261,63 +4947,69 @@
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ICO’s Data Sharing Code of Practice </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>says:
 “Under Article 30 of the UK GDPR, larger organisations are required to maintain a record of their processing activities. Therefore you must ensure you document any data sharing you undertake, reviewing it regularly. Documenting this information is a practical way of taking stock of your data sharing. Knowing what information you have, where it is and what you do with it makes it much easier for you to comply with other aspects of the UK GDPR</t>
     </r>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects the organisation to arrange and regularly review data sharing agreements with parties with whom you regularly share personal data.
 This includes agreeing data sharing agreements with all the relevant parties, with senior management signing them off.
 The requirements for processor data sharing agreements are set out within the Contracts and data sharing section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-[...3 lines deleted...]
-      <t xml:space="preserve">ICO's Accountability Framework.
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ICO's Accountability Framework. 
 </t>
     </r>
   </si>
   <si>
     <t>CIS-EE-3</t>
   </si>
   <si>
     <t>Are new and reviewed information sharing agreements/protocols regularly reported to relevant senior management team or Board?</t>
   </si>
   <si>
     <t>Please provide evidence of escalation to the senior management team or Board.</t>
   </si>
   <si>
     <t>Example Evidence: Board papers, meeting agendas, escalation reports</t>
   </si>
   <si>
     <t xml:space="preserve">Organisations should ensure that the Senior Management team or board are regularly sighted on information sharing practices within their organisations, and are actively aware of data sharing agreements and protocols that are in place and maintain oversight of their review and management. </t>
   </si>
   <si>
     <t>CIS-EE-4</t>
   </si>
   <si>
     <t>Has the organisation acknowledged and signed up to the Welsh Control Standard for Electronic Health and Care Records, and does the organisation commit to the common standards and principles when sharing electronic health and care records?</t>
   </si>
   <si>
@@ -4378,134 +5070,135 @@
     </r>
   </si>
   <si>
     <t>RIA-ME-1</t>
   </si>
   <si>
     <t xml:space="preserve">Does the organisation take steps to make all staff aware of the need to consider a Data Protection Impact Assessment (DPIA) and the process to be followed? </t>
   </si>
   <si>
     <t>Please provide evidence of the process.</t>
   </si>
   <si>
     <t>Example evidence: DPIA policy statement, DPIA procedure, DPIA screening checklist</t>
   </si>
   <si>
     <t xml:space="preserve">The organisation should inform staff that a DPIA must be considered for projects and change of processes involving personal data. Although a DPIA will not always be required, staff must be aware of the process and who to go to within the organisation in order for the necessity to be assessed. 
 This can be achieved through inclusion in other IG, Risk and Project policies, a DPIA procedure, or by implementing a DPIA screening checklist. </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Article 35</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> of the UK GDPR states:
 "Data protection impact assessment
 Where a type of processing in particular using new technologies, and taking into account the nature, scope, context and purposes of the processing, is likely to result in a high risk to the rights and freedoms of natural persons, the controller shall, prior to the processing, carry out an assessment of the impact of the envisaged processing operations on the protection of personal data. A single assessment may address a set of similar processing operations that present similar high risks."
 The ICO expects the organisation to understand whether a DPIA is required, or where it would be good practice to complete one.
 This includes having clear procedures to decide whether you conduct a DPIA.
 The requirements for DPIA policy and procedures are set out within the Risks and data protection impact assessments (DPIAs) section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
     <t>RIA-ME-2</t>
   </si>
   <si>
     <t xml:space="preserve">Does the process detail that a DPIA is considered:  </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">*In advance of the processing of personal data commencing
 *When contemplating changes to existing or new projects
 *When contemplating existing or new services or systems
 </t>
     </r>
   </si>
   <si>
-    <t>A DPIA is only required in certain circumstances, such as where the processing is likely to result in 
-[...1 lines deleted...]
-when the process/project involves large-scale processing of sensitive personal information. 
+    <t>A DPIA is only required in certain circumstances, such as where the processing is likely to result in a risk to the rights and freedoms of individual(s). However, it is good practice to undertake a DPIA when the process/project involves large-scale processing of sensitive personal information. 
 The organisation should consider the need for a DPIA when contemplating changes to existing or new projects, services and systems. This should be conducted in advance of the processing of personal data commencing. Where it is identified that there is likely to be a risk to the rights and freedoms of individual(s), a DPIA must be conducted. This includes, monitoring publicly accessible places on a large scale, therefore, a DPIA must be completed for any surveillance systems in place, if this has not been completed prior to the implementation of the system, a DPIA should be completed in retrospect. 
 A DPIA is not a one-off exercise and should be seen as an ongoing process and be regularly reviewed.</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects the organisation to understand whether a DPIA is required, or where it would be good practice to complete one.
 This includes having clear procedures to decide whether you conduct a DPIA and  stating that, if required, a DPIA should begin at the project's outset, before processing starts, and that the DPIA must run alongside the planning and development process..
 The requirements for DPIA policy and procedures are set out within the Risks and data protection impact assessments (DPIAs) section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
     <t>RIA-ME-3</t>
   </si>
   <si>
     <t>When carrying out a  DPIA, are staff aware they need to seek the advice and guidance of the Data Protection Officer?</t>
   </si>
   <si>
     <t>Please provide evidence that staff have been made aware of the requirement to seek advice and guidance of the DPO.</t>
   </si>
   <si>
     <t>Example evidence: DPIA procedure</t>
   </si>
   <si>
     <t xml:space="preserve">The tasks of the DPO include providing advice on  DPIAs and monitoring there performance.
 The organisation's DPIA procedure should  include the requirement to seek advice from, the DPO as appropriate. </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
@@ -4547,102 +5240,116 @@
 As a minimum the DPIA register should include:
 - Title
 -Description
 - Organisation role
 - Project status
 -Outcomes</t>
   </si>
   <si>
     <t>RIA-ME-5</t>
   </si>
   <si>
     <t>Are staff made aware of who should finalise the DPIA in the organisation?</t>
   </si>
   <si>
     <t>Please provide evidence that staff have been made aware of the  nominated person who should finalise the organisation's DPIAs.</t>
   </si>
   <si>
     <t>The organisation's DPIA procedure should describe how and who should agree any risks identified in the DPIA.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>The ICO expects the organisation to implement a clear DPIA policy and procedure.
 This includes assigning responsibility for completing DPIAs to a member of staff, who has enough authority over a project to effect change. 
 The requirements for DPIA policy and procedures are set out within the Risks and data protection impact assessments (DPIAs) section of the</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ICO's Accountability Framework.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>RIA-ME-6</t>
   </si>
   <si>
     <t>Are all DPIAs reviewed signed off by a nominated person?</t>
   </si>
   <si>
     <t>DPIAs should be signed off by the nominated individual, with a record of the outcomes detailed in 
 the DPIA Register. This should be detailed within the organisations DPIA procedure.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">The ICO expects the organisation to implement a clear DPIA policy and procedure.
 This includes appropriate people signing off DPIAs.
 The requirements for DPIA content are set out within the Risks and data protection impact assessments (DPIAs) section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>RIA-ME-7</t>
   </si>
   <si>
     <t>Where the DPIA identifies any residual high risks, is there a process for the Information Commissioner's Office (ICO) to be consulted, prior to processing commencing?</t>
   </si>
   <si>
     <t>Please provide evidence of the process for consulting the ICO in such circumstances.</t>
   </si>
   <si>
     <t>The ICO must be consulted if a DPIA identifies a high risk and the organisation can’t take measures to reduce that risk. In such situations, processing can’t begin until the ICO has been consulted. This should be detailed within the organisations DPIA procedure.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Article 36</t>
     </r>
@@ -4653,64 +5360,62 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> of the UK GDPR states:
 "The controller shall consult the Commissioner prior to processing where a data protection impact assessment under Article 35 indicates that the processing would result in a high risk in the absence of measures taken by the controller to mitigate the risk."</t>
     </r>
   </si>
   <si>
     <t>RIA-ME-8</t>
   </si>
   <si>
     <t>Does the organisation's risk register include clear links between the corporate and the departmental risk registers, and the risk assessment of information assets?</t>
   </si>
   <si>
     <t>Please describe how risk registers and the risk assessment of information assets are linked</t>
   </si>
   <si>
     <t>The organisation should identify and manage information risks in an appropriate risk register, this should include clear links between corporate and departmental risk registers and the risk assessment of information assets. There should be formal procedures in place  to identify, record and manage risks associated with information assets in an information asset register.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">The ICO expects  the organisation to implement appropriate policies, procedures and measures to identify, record and manage information risks.
 This includes identifying and managing information risks in an appropriate risk register, which includes clear links between corporate and departmental risk registers and the risk assessment of information assets.
 The requirements for Identifying, recording and managing risks are set out within the Risks and data protection impact assessments (DPIAs) section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
     <t>RIA-ME-9</t>
   </si>
   <si>
     <t>Has the organisation adopted a Risk Management process:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
@@ -4723,63 +5428,336 @@
 * that includes appropriate policies, procedures and measures to identify, record and manage information risks
 * where the policy/procedure sets out how the organisation, and where appropriate its data processors, manage information risk
 * where the policy/procedure sets out how the organisation monitors compliance with the information risk policy/procedure
 </t>
     </r>
   </si>
   <si>
     <t>Please provide a copy of the organisation's risk management policy/procedure.</t>
   </si>
   <si>
     <t>Example evidence: Risk management policy/procedure</t>
   </si>
   <si>
     <t xml:space="preserve">The organisation should have an  information risk policy (either a separate document or part of a wider corporate risk policy) in place that sets out how the organisation and its data processors manage information risk, and monitor compliance with the information risk policy.
 This should include a clear process to help staff report and escalate information governance or data protection concerns and risks to a central point. 
 The risk management policy/procedure should include:
 - Identification
 - Risk appetite
 - Escalation
 - Assessment
 - Actions
 - Review </t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">The ICO expects the organisation the organisation to implement appropriate policies, procedures and measures to identify, record and manage information risks.
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">The ICO expects the organisation to implement appropriate policies, procedures and measures to identify, record and manage information risks.
 This includes implementing an information risk policy.
 The requirements for Identifying, recording and managing risks are set out within the Risks and data protection impact assessments (DPIAs) section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>RIA-ME-10</t>
+  </si>
+  <si>
+    <t>If the organisation utilises Artificial Intelligence (AI) technologies, has an appropriate DPIA been completed for each solution?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The organisations use of AI will involve a type of processing likely to result in a high risk to individuals’ rights and freedoms, and will therefore trigger the legal requirement for the organisation to undertake a DPIA. A DPIA will be required if the organisations AI involves:
+- systematic and extensive evaluation of personal aspects based on automated processing, including profiling, on which decisions are made that produce legal or similarly significant effects;
+- large-scale processing of special categories of personal data; or
+- systematic monitoring of publicly-accessible areas on a large scale.
+As a minimum, the organisations DPIAs should describe the nature, scope, context and purposes of any processing of personal data. Any DPIAs will need to make clear how and why the organisation are going to use AI to process the data. The organisation will need to detail: 
+- how data will be collected, stored and used 
+- the volume, variety and sensitivity of the data
+- the nature of the organisations relationship with individuals; and 
+- the intended outcomes for individuals or wider society, as well as the organisations.  </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>The ICO expects the organisation to understand whether a DPIA is required, or where it would be good practice to complete one.
+This includes having clear procedures to decide whether you conduct a DPIA and stating that, if required, a DPIA should begin at the project's outset, before processing starts, and that the DPIA must run alongside the planning and development process.
+The requirements for conducting a DPIA are set out within the Risks and data protection impact assessments (DPIAs) section of the</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> ICO's Accountability Framework.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+Further information can be found through utilising the ICO's guidance on the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Accountability and Governance Implications of AI. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+ </t>
+    </r>
+  </si>
+  <si>
+    <t>RIA-ME-11</t>
+  </si>
+  <si>
+    <t>If the organisation uses ambient voice technologies, does the solution in place meet the requirements set out in the relevant Welsh Health Circular (WHC/2025/026)?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Welsh Government issued a </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Welsh Health Circular</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> in August 2025, providing guidance on the use of Ambient Voice Technologies (AVTs). As described in the Welsh Health Circular: 
+‘Ambient Voice Technologies are apps which use artificial intelligence and machine learning to transcribe conversations into written text. They can be used to create information about a  health consultation/interaction in a templated format for clinicians and practitioners to use as part of an individual’s health record or for communication purposes including drafting letters.’ 
+The information within the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Welsh Health Circular</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> applies to all NHS Wales clinicians, practitioners and teams, including independent contractors, providing health services on behalf of the NHS in Wales who are currently using, or considering the use of AVTs in patient or public facing consultations.  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">The requirements of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Welsh Health Circular</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> should be considered in line with the latest Government Artificial Intelligence Playbook principles, particularly in relation to Principles 2, 3, 4, 5 and 8. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Principle 2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> of Government Artificial Intelligence Playbook states: "You use AI lawfully, ethically and responsibly"
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Principle 3 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">of Government Artificial Intelligence Playbook states: "You know how to use AI securely"
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Principle 4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> of Government Artificial Intelligence Playbook states: "You have meaningful human control at the right stage"
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Principle 5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> of Government Artificial Intelligence Playbook states: "You understand how to manage the AI life cycle"
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Principle 8</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> of Government Artificial Intelligence Playbook states: "You work with commercial colleagues from the start"
+</t>
     </r>
   </si>
   <si>
     <t>RIA-EE-2</t>
   </si>
   <si>
     <t xml:space="preserve">Is there a formal procedure to identify, record and manage risks associated with information assets in the organisation's information asset register? </t>
   </si>
   <si>
     <t>Please provide a copy of the policy/procedure.</t>
   </si>
   <si>
     <t>Example evidence: Risk management policy/procedure, IAR procedure</t>
   </si>
   <si>
     <t>Risks associated with information assets should be recorded within the organisation's information asset register. 
 The process for this should be outlined within the organisation's risk management policy/procedure of information asset procedure.</t>
   </si>
   <si>
     <t>RIA-EE-3</t>
   </si>
   <si>
     <t>Are high level unmitigated risks reported to the senior management team?</t>
   </si>
   <si>
@@ -4840,175 +5818,210 @@
     <t>BM-ME-1</t>
   </si>
   <si>
     <t>Does the organisation have an incident management system in place to register, report and follow up on data breaches?</t>
   </si>
   <si>
     <t xml:space="preserve">Please explain how the incident management system works in practice. </t>
   </si>
   <si>
     <t>Example Evidence:
 Description of incident management system utilised within the organisation</t>
   </si>
   <si>
     <t>Damage resulting from potential and actual Information Governance,  information security and Data Protection events should be minimised and lessons learnt from them. 
 All incidents, suspected or observed, should be reported, recorded and investigated and appropriate actions taken to address the incident and learn lessons (where possible) so that they do not recur. 
 This includes weaknesses identified in systems design or operational procedures that potentially may result in an incident. 
 As a minimum you should document:
 - the facts relating to the personal data breach, 
 - its effects, and  
 - any remedial action taken.
 Organisations should have in place an appropriate incident recording system, that facilitates decision making about whether or not you need to notify the relevant supervisory authority and the affected individual.
 This could be an incident management system like DATIX or a data base, paper-based recording system.</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>The requirements for detecting, investigating, risk assessing and recording data breach's and oversight are set out in the Breach response and monitoring expectations of the</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ICO's Accountability Framework</t>
     </r>
   </si>
   <si>
     <t>BM-ME-2</t>
   </si>
   <si>
     <t xml:space="preserve">Where the organisation suffers a data breach or near miss, does the Organisation: </t>
   </si>
   <si>
     <t xml:space="preserve">
 * report to the senior management team or Board
 * report to the DPO when appropriate
 * notify individuals effected (where appropriate)
 * report in the incident management system
 * consider if forming a possible trend
 * conduct a root cause analysis (where appropriate)</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects the organisation to review and monitor personal data breaches.
 This includes undertaking a trend analysis on breach reports over time to understand themes or issues, with outputs reviewed by groups with oversight for data protection and information governance.
 The requirements for reviewing and monitoring are set out within the Breach response and monitoring section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
     </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
   </si>
   <si>
     <t>BM-ME-3</t>
   </si>
   <si>
     <t>Has the organisation suffered a data breach or near miss in the last 12 months?</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes/No</t>
   </si>
   <si>
     <t xml:space="preserve">Reference Data </t>
   </si>
   <si>
     <t>BM-EE-1</t>
   </si>
   <si>
     <t>Does the organisation have in place a process to review, monitor and learn lessons from personal data breaches to prevent re-occurrence?</t>
   </si>
   <si>
     <t>Please provide evidence to demonstrate the process for reviewing, monitoring and learning lessons from personal data breaches.</t>
   </si>
   <si>
     <t>Example Evidence: Organisational Risk Management Process,
 Reports to an appropriate board or committee that includes lessons learnt, Incident Procedure</t>
   </si>
   <si>
     <t xml:space="preserve">The Board (or equivalent) has overall responsibility for Information Governance compliance and therefore should ensure that adequate Information Governance measures are in place and reviewed.  These measures include robust information security incident/event reporting.
 Organisations should therefore have in place documented processes that cover all eventualities and a formal an accessible system in place for recording, reporting, investigating and resolving information governance related incidents.  
 Most organisations may have generic incident reporting procedures, where this is the case these should ensure they reflect IG requirements effectively and processes for appropriate escalation and reporting within statutory timescales are adhered to. </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The requirements for detecting, investigating, risk assessing and recording data breaches and oversight are set out in the Breach response and monitoring expectations of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>BM-EE-2</t>
   </si>
   <si>
     <t>Is data protection and IG compliance audited?</t>
   </si>
   <si>
     <t>Please provide evidence of completed audits.</t>
   </si>
   <si>
     <t xml:space="preserve">Example Evidence: Internal Audit report, 
 External Audit Report, 
 ICO Audit Report, audit schedule,
 completed spot checks, system audits  </t>
   </si>
   <si>
     <t>The organisation should monitor its own data protection compliance and regularly test the effectiveness of the measures in place. This includes: 
 •	Testing staff adherence to data protection and information governance policies and procedures.
 •	Conducting informal ad-hoc monitoring and spot checks.</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>The ICO expects the organisation to arrange an external data protection and information governance audit or other compliance checking procedure and have an internal audit programme, that covers data protection and related information governance in sufficient detail.
 The requirements for audit programmes are set out within the Breach response and monitoring section of the</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Why is this important?</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -5355,96 +6368,156 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Information security is not only a legal requirement, but it can also support good information governance and help the organisation demonstrate its compliance with other aspects of data protection legislation. Putting in place appropriate security measures isn’t just about cyber-security or technical measures, it also includes physical and organisational security measures. </t>
     </r>
   </si>
   <si>
     <t>IS-ME-1</t>
   </si>
   <si>
     <t>Are there processes in place for controlling physical and technical access for staff starting, moving and leaving the organisation?</t>
   </si>
   <si>
     <t>Please provide evidence of the organisation's starters, leavers and movers process.</t>
   </si>
   <si>
     <t>Example Evidence: starters, leavers and movers process, information security policy, acceptable use policies</t>
   </si>
   <si>
     <t>Organisations should have processes in place to address, starters, movers and leavers for both systems and to also physical access to confidential information.  
 Policies and Procedures in place should ensure that accounts are promptly deactivated when an employee leaves an organisation and that role based access is maintained and permissions are not carried over into new roles.</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
       <t>The ICO expects the organisation to limit access to personal data to authorised staff only and regularly review users’ access rights.
 This includes implementing a formal user access provisioning procedure to assign access rights for staff and regularly reviewing users’ access rights and adjust or remove rights where appropriate.
-The requirements for access controls are set out within the Records management and security section of the</t>
-[...7 lines deleted...]
-        <family val="2"/>
+The requirements for access controls are set out within the</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> Information and Cyber Security section</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> of the</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> ICO's Accountability Framework.</t>
     </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
   </si>
   <si>
     <t>IS-ME-2</t>
   </si>
   <si>
     <t>Does the organisation maintain a record of all individuals with access to personal information on electronic systems?</t>
   </si>
   <si>
     <t>Please provide evidence to demonstrate a record is maintained.</t>
   </si>
   <si>
     <t xml:space="preserve">Example Evidence: User access lists for core systems </t>
   </si>
   <si>
     <t>Organisations should know who has access to each system in use and what their role is. This should be maintained in a register or log to enable the organisation to review and audit user access rights to ensure access remains necessary and proportionate.</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">The ICO expects the organisation to limit access to personal data to authorised staff only and regularly review users’ access rights.
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>The ICO expects the organisation to limit access to personal data to authorised staff only and regularly review users’ access rights.
 This includes keeping a log of user access to systems holding personal data.
-The requirements for access controls are set out within the Records management and security section of the </t>
-[...10 lines deleted...]
-      <t>ICO's Accountability Framework.</t>
+The requirements for access controls are set out within the</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Information and Cyber Security</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> section of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ICO's Accountability Framework</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.</t>
     </r>
   </si>
   <si>
     <t>IS-ME-4</t>
   </si>
   <si>
     <t>Is staff access to systems:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
@@ -5454,246 +6527,458 @@
       </rPr>
       <t xml:space="preserve">* monitored and audited
 * and staff are informed that access to IT systems is monitored and audited
 </t>
     </r>
   </si>
   <si>
     <t>Please provide evidence to demonstrate access is monitored and audited.</t>
   </si>
   <si>
     <t>Example Evidence: audit logs, IAO review process, removal of inactive users, screenshots of system notification banners, acceptable use policies</t>
   </si>
   <si>
     <t>Organisations should ensure that access to confidential personal information is monitored and audited locally and, in particular, ensure that there are agreed procedures for investigating confidentiality events. 
 The purpose of monitoring and audit is to discover whether confidentiality has been breached, or put at risk through deliberate misuse of systems, or as a result of weak, non-existent or poorly applied controls.
 The Organisation should ensure that it has assigned overall responsibility for auditing and monitoring access to confidential personal information to an appropriate senior staff member i.e.  Caldicott Guardian, IG Lead or SIRO.  
 Organisations should complete routine monitoring and auditing of staff access to confidential information.  Examples of the types of audits that may be conducted include:
 - NIIAS Alert reviews/ audits
 - Failed attempts to login 
 - Dormant or inactive accounts
 - Access outside speciality area or department 
 - Emergency/ access or break glass access controls are triggered</t>
   </si>
   <si>
     <r>
-      <t>The ICO expects the organisation to identify, document and implement rules for the acceptable use of software (systems or applications) processing or storing information
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">The ICO expects the organisation to identify, document and implement rules for the acceptable use of software (systems or applications) processing or storing information
 This includes monitoring compliance with acceptable use rules and making sure that staff are aware of any monitoring.
-The requirements for rules for acceptable software use are set out within the Records management and security section of the</t>
-[...7 lines deleted...]
-        <family val="2"/>
+The requirements for rules for acceptable software use are set out within the </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Information and Cyber Security</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> section of the</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ICO's Accountability Framework.</t>
     </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
   </si>
   <si>
     <t>IS-ME-5</t>
   </si>
   <si>
     <t>Has the organisation submitted a CAF Self-Assessment within the previous 18 months?</t>
   </si>
   <si>
-    <t>Org Type
-[...13 lines deleted...]
-It also requires OES to have regard to any relevant guidance issued by the relevant competent authority when carrying out their duties.  </t>
+    <t>Please confirm the date the organisation last submitted their CAF Self-Assessment?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Example Evidence: The organisation should provide the date the organisation last submitted their CAF Self-Assessment. </t>
+  </si>
+  <si>
+    <t>The NIS Regulations provide legal measures to ensure both cyber and physical resilience of networks and information systems are in place for Operators of Essential Services (OES). 
+NHS Health Boards/ NHS Trusts and Special Health Authorities are considered OES under the NIS Regulations and are therefore required to meet its requirements. 
+Organisations should have appropriate and proportionate security measures in place to manage risks to the network and information systems that support their services, in line with the Welsh Government's Network and Information Systems Regulations 2018 guidance.</t>
+  </si>
+  <si>
+    <t>NHS Organisations designated as Operators of Essential Services (OES) are required to comply with The Network and Information Systems Regulations 2018.
+In line with the Regulation, regulation 10 requires an OES to: 
+Take appropriate and proportionate technical and organisational measures to manage risks posed to the security of the network and information systems on which their essential service relies
+Take appropriate and proportionate measures to prevent and minimise the impact of incidents affecting the security of the network and information systems used for the provision of an essential service, with a view to ensuring the continuity of those services. 
+It also requires OES to have regard to any relevant guidance issued by the relevant Competent Authority when carrying out their duties.</t>
   </si>
   <si>
     <t>IS-ME-6</t>
   </si>
   <si>
     <t>Do all computers and other devices used across the organisation have antivirus/anti-malware software installed that is kept up to date?</t>
   </si>
   <si>
     <t xml:space="preserve">Systems under the control of the organisation should be assessed to ensure there is sufficient protection against the following: 
 Malicious code (a.k.a. malicious software or malware includes viruses, worms, Trojan horses, spyware etc) can effectively shut down systems or networks. It can be introduced into systems through users or authorised or unauthorised third parties. The financial costs of repairing damage done by malicious code can be high and, in the case of patient and client systems, they can be responsible for disruption of service provision.  Mobile code is software obtained from remote systems outside an enclave, possibly transferred across a network or introduced from removable media which is then executed on a local system with or without explicit installation or execution by the recipient. Network / system administrators may potentially make use of mobile code for legitimate systems functionality purposes. However, care should be taken to protect against unauthorised code delivered through Java scripts or other executable software.
 Anti-virus software is the first defence against malicious or mobile code but is only as good as the last update. New viruses are being produced daily so anti-virus, anti-spyware software updates should be made frequently.  Organisations should ensure that they have in place appropriate and up to date solutions and effectiveness is verified. </t>
   </si>
   <si>
     <r>
-      <t>The ICO expects the organisation to prevent unauthorised access to systems and applications, for example by passwords, technical vulnerability management and malware prevention tools.
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">The ICO expects the organisation to prevent unauthorised access to systems and applications, for example by passwords, technical vulnerability management and malware prevention tools.
 This includes implementing anti-malware and anti-virus protection across the network and on critical or sensitive information systems if appropriate.
-The requirements for unauthorised access are set out within the Records management and security section of the</t>
-[...10 lines deleted...]
-      <t xml:space="preserve"> ICO's Accountability Framework.</t>
+The requirements for unauthorised access are set out within the </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Information and Cyber Security</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> section of the</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> ICO's Accountability Framework. </t>
     </r>
   </si>
   <si>
     <t>IS-ME-7</t>
   </si>
   <si>
     <t>Does the organisation have a password policy/guidance providing advice to staff on managing their passwords?</t>
   </si>
   <si>
     <t>Please provide a copy of the password policy.</t>
   </si>
   <si>
     <t>Example Evidence: password policy</t>
   </si>
   <si>
     <t>The organisation should provide staff with guidance on setting and managing passwords. This may include:
 - Passwords being easy to remember but difficult to guess
 - Using a strong, separate password for email/nadex and other important accounts
 - Using three random words
 - Using numbers and symbols
 - Minimum password length</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>The ICO expects the organisation to prevent unauthorised access to systems and applications, for example by passwords, technical vulnerability management and malware prevention tools.
+This includes applying minimum password complexity rules and limited log on attempts to systems or applications processing personal data and having password management controls in place.
+The requirements for access controls are set out within the</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Information and Cyber Security</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> section of the</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> ICO's Accountability Framework</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">. </t>
+    </r>
+  </si>
+  <si>
+    <t>IS-ME-8</t>
+  </si>
+  <si>
+    <t>Does the organisation have technical controls in place to enforce the password policy and mitigate against password-guessing attacks?</t>
+  </si>
+  <si>
+    <t>Please detail the controls in place to enforce the password policy.</t>
+  </si>
+  <si>
+    <t>The organisation should have technical controls in place in order to enforce the password policy. For example, where the policy states passwords must contain at least 12 characters, a number and a symbol, technical controls should be implemented for the system to only accept passwords meeting that criteria.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects the organisation to prevent unauthorised access to systems and applications, for example by passwords, technical vulnerability management and malware prevention tools.
 This includes applying minimum password complexity rules and limited log on attempts to systems or applications processing personal data and having password management controls in place.
-The requirements for access controls are set out within the Records management and security section of the </t>
-[...23 lines deleted...]
-    <t>The organisation should have technical controls in place in order to enforce the password policy. For example, where the policy states passwords must contain at least 12 characters, a number and a symbol, technical controls should be implemented for the system to only accept passwords meeting that criteria.</t>
+The requirements for access controls are set out within the </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Information and Cyber Security</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> section of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ICO's Accountability Framework</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">. </t>
+    </r>
   </si>
   <si>
     <t>IS-ME-9</t>
   </si>
   <si>
     <t>Are the IT systems and the software used in the organisation:</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">* supported by the manufacturer and the latest updates installed
-* no longer supported by the manufacturer, however the risks are understood and managed for these systems/software and have been reported to the Board or senior management team
+      <t xml:space="preserve">* supported by the manufacturer and the latest updates installed </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>promptly</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+* no longer supported  by the manufacturer, however the risks are understood and managed for these systems/software and have been reported to the Board or senior management team
 * it is unknown if systems and software remain supported by the manufacturer and the latest updates are installed
 </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Please provide a copy of the risk assessment related to unsupported IT Systems or Software </t>
   </si>
   <si>
     <t>Systems and software that are no longer supported by the manufacturer can be unsafe as they are no longer being updated to protect against viruses for example.
 Although the software will continue to work, it may no longer protect against online threats. If a security weakness is discovered, the software can be compromised and become vulnerable to a cyber-attack.
 Examples of unsupported software include: Windows XP, Windows Vista, Windows 7, Java or Windows Server 2008. 
 This also applies to software systems such as rostering or care planning.</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects the organisation to prevent unauthorised access to systems and applications, for example by passwords, technical vulnerability management and malware prevention tools.
 This includes having access to and acting upon any updates on technical vulnerabilities to systems or software, for example vendor’s alerts or patches.
-The requirements for unauthorised access are set out within the Records management and security section of the </t>
-[...10 lines deleted...]
-      <t>ICO's Accountability Framework.</t>
+The requirements for unauthorised access are set out within the </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Information and Cyber Security</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> section of the</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> ICO's Accountability Framework</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">. </t>
     </r>
   </si>
   <si>
     <t>IS-ME-12</t>
   </si>
   <si>
     <t>Do all areas in the organisation, where personal information can be accessed, have physical controls in place to prevent unauthorised access?</t>
   </si>
   <si>
     <t>Please provide examples of the controls in place to such areas.</t>
   </si>
   <si>
     <t>The organisation should protect secure areas (areas that contain either sensitive or critical information) by appropriate entry controls such as doors and locks, alarms, security lighting or CCTV. Additional protection against external and environmental threats in secure areas such as server rooms should also be implemented.
 Where possible, access to secure areas should be recorded, such as through the use of swipe cards.
 There should be visitor protocols in place such as signing-in procedures, name badges and escorted access.</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>The ICO expects the organisation to secure physical business locations to prevent unauthorised access, damage and interference to personal data.
 This includes protecting secure areas (areas that contain either sensitive or critical information) by appropriate entry controls such as doors and locks, alarms, security lighting or CCTV.
-The requirements for access controls are set out within the Records management and security section of the</t>
-[...7 lines deleted...]
-        <family val="2"/>
+The requirements for access controls are set out within the</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Information and Cyber Security</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> section of the</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
     <t>IS-ME-13</t>
   </si>
   <si>
     <t>Are staff made aware and encouraged to maintain security measures in their own department/work areas/branch?</t>
   </si>
   <si>
     <t>Please detail how staff are made aware and encouraged to maintain security measures.</t>
   </si>
   <si>
     <t xml:space="preserve">Staff should be made aware that maintaining the security of their work area is everyone's responsibility. This includes:
 - Adhering to clear desk, clear screen policies
 - Ensuring windows/doors are locked/not propped open
 - Being vigilant of tailgaters when entering secure areas/other suspicious behaviour
 This responsibility extends to home and remote working. The organisation must make staff aware of their responsibilities for maintaining security when working offsite. </t>
   </si>
   <si>
     <t>IS-ME-14</t>
   </si>
   <si>
@@ -5742,174 +7027,178 @@
       </rPr>
       <t>National Cyber Security Centre website.</t>
     </r>
   </si>
   <si>
     <t>IS-ME-16</t>
   </si>
   <si>
     <t>Does the organisation have in place appropriate procedures and technical controls for the use of mobile devices such as smart phones to prevent unauthorised access/ inappropriate use?</t>
   </si>
   <si>
     <t>Please detail the controls in place for smart phones and other mobile devices supported by the organisation.</t>
   </si>
   <si>
     <t>Example Evidence:
 Please describe the controls in place or software utilised to manage mobile devices</t>
   </si>
   <si>
     <t xml:space="preserve">The Organisation should have in place appropriate controls in the case of lost and stolen mobile devices, such as mobile phones, to ensure that inappropriate access and use is minimised.
 Controls should include:
 - Security PINs/ Passcodes/ Face Scan 
 - Ability to remote wipe device contents </t>
   </si>
   <si>
     <r>
-      <t>The ICO expects organisations to have in place appropriate policies to protect mobile devices. 
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">The ICO expects organisations to have in place appropriate policies to protect mobile devices. 
 This includes ensuring that devices are protected from unauthorised access.  
-Further information can be found in the Records Management and Security section of the</t>
-[...17 lines deleted...]
-        <family val="2"/>
+Further information can be found in the </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Information and Cyber Security</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> section of the</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> ICOs Accountability Framework 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>IS-ME-17</t>
   </si>
   <si>
     <t>Has the organisation issued appropriate guidance to staff, directors, trustees and volunteers in relation to the use of public Wi-Fi for work purposes?</t>
   </si>
   <si>
     <t>Please provide a copy of your organisational policy, procedure or guidance issued to staff in relation to the use of public WIFI.</t>
   </si>
   <si>
     <t xml:space="preserve">Example Evidence:
 Policy, procedure, guidance. </t>
   </si>
   <si>
     <t xml:space="preserve">Organisations should provide guidance to all staff on the use of public Wi-Fi (e.g. Wi-Fi freely available at cafes and train stations etc) or unsecured Wi-Fi (Wi-Fi where no password is required to access it) as it could be unsafe and lead to unauthorised access of personal data. </t>
   </si>
   <si>
     <t>IS-ME-18</t>
   </si>
   <si>
     <t>Does the organisation ensure that the passwords of all networking components, such as a Wi-Fi router, have been changed from their original passwords?</t>
   </si>
   <si>
     <t>Networking components include routers, switches, hubs and firewalls at all of your organisation’s locations. Your organisation may just have a Wi-Fi router. This does not apply to Wi-Fi routers for people working from home</t>
   </si>
   <si>
     <t>IS-ME-19</t>
   </si>
   <si>
     <t xml:space="preserve">Does the organisation ensure that all laptops, tablets or removable devices that hold or allow access to personal data are encrypted? </t>
   </si>
   <si>
     <t xml:space="preserve">
 Yes/No
 </t>
   </si>
   <si>
     <t>IS-ME-20</t>
   </si>
   <si>
-    <r>
-[...22 lines deleted...]
-    </r>
+    <t>Does the organisation have in place appropriate procedures for the management, transportation and storage of paper records removed from the building?</t>
   </si>
   <si>
     <t xml:space="preserve">Please provide a copy of your organisational policy, procedure/SOP for the management of paper records removed from organisational premises. </t>
   </si>
   <si>
     <t>Example Evidence: SOP, Procedure or Policy that cover records removed from the premises</t>
   </si>
   <si>
     <t xml:space="preserve">   </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>The ICO expects organisations to have appropriate security measures in place to protect data that is in transit.  
 This includes ensuring that staff are aware of appropriate transfer mechanisms in place for the handling of personal data. 
 Further information can be found in the Records Management and Security section of the</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ICO's Accountability Framework</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <t>IS-EE-1</t>
   </si>
   <si>
     <t>Are routine information security checks/audits regularly conducted that consider compliance with information security policies and procedures and:</t>
   </si>
   <si>
     <r>
       <t>Custom Stacked</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
@@ -5919,185 +7208,186 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>*Any identified areas of concern are included in an information security improvement plan and escalated appropriately
 *Information security audits outcomes are reported to the senior management team or Board</t>
     </r>
   </si>
   <si>
     <t>Please provide evidence of internal audits/routine checks that have been regularly conducted.</t>
   </si>
   <si>
     <t>Example evidence: Information security audit</t>
   </si>
   <si>
     <t xml:space="preserve">The organisation should carry out spot checks to check if staff are doing what is outlined within the policies and procedures and these are working effectively. These should be undertaken at least every year.
 Evidence of the spot checks carried out should be retained, with key areas of concern highlighted, including any actions, and who is responsible for the action. Areas of concern should be included in an information security improvement plan and escalated appropriately. 
 The board, or highest senior management level, has overall responsibility for data protection and information governance. Outcomes of information security audits should be reported to the senior management team or Board to ensure appropriate oversight. </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Why is this important?
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Under the UK GDPR video surveillance use should be carefully managed to ensure it is lawful, fair, transparent and meets the other standards set in data protection law, while still achieving its security and monitoring objectives. Organisations using video surveillance must be able to demonstrate compliance with UK GDPR, including processing for legitimate purposes, secure storage, upholding individual rights, transparency, recording data processing activities and conducting Data Protection Impact Assessments (DPIA) where necessary.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 What is covered under Video Surveillance?
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Video surveillance can be categorised based on various factors, the main categories include:
 •	Closed-Circuit Television (CCTV)
 •	Automatic Number Plate Recognition (ANPR)
 •	Body Worn Video (BWV)
 •	Unmanned Aerial Systems (UAS)/Drones
 •	Facial Recognition technologies and surveillance
 •	Smart Doorbells (commercial use)
 •	Surveillance in vehicles
 •	Action cameras and other portable surveillance
 </t>
     </r>
   </si>
   <si>
+    <t>VS-ME-13</t>
+  </si>
+  <si>
+    <t>Does your organisation utilise a video surveillance system?</t>
+  </si>
+  <si>
     <t>VS-ME-1</t>
   </si>
   <si>
     <t>Has the organisation completed a Data Protection Impact Assessment (DPIA) on their video surveillance systems?</t>
   </si>
   <si>
-    <t>Yes/No/N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Please provide a copy of the relevant Data Protection Impact Assessment (DPIA).</t>
   </si>
   <si>
     <t>Example Evidence: Copy or extract of relevant DPIA.</t>
   </si>
   <si>
     <t>Conducting Data Protection Impact Assessments (DPIA) is a legal requirement and applies in most cases relating to video surveillance, given the inherent privacy risks involved in the use of these systems. This includes systematically monitoring publicly accessible places on a large scale.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
       </rPr>
       <t>Article 35</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
       </rPr>
       <t xml:space="preserve"> of the UK GDPR says that you must do a Data Protection Impact Assessments (DPIA) where a type of processing is likely to result in a high risk to the rights and freedoms of individuals. 
 The ICO expects organisations to take appropriate and effective action to mitigate or manage any risks identified with a review process is in place. 
 The requirements for Data Protection Impact Assessments (DPIA) are set out within the Risks and data protection impact assessments (DPIAs) section of the</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
-[...1 lines deleted...]
-      <t xml:space="preserve"> ICO's Accountability Framework.</t>
+      </rPr>
+      <t xml:space="preserve"> ICO's Accountability Framework. </t>
     </r>
   </si>
   <si>
     <t>VS-ME-2</t>
   </si>
   <si>
     <t>Does the Data Protection Impact Assessment (DPIA) cover video surveillance with functionality beyond image capture for example audio recording and facial recognition where this is in use?</t>
   </si>
   <si>
     <t>The organisation should consider the data protection implications of using other functions, such as audio recording, live streaming and cloud storage and that this has been further documented in your Data Protection Impact Assessments (DPIA).</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Article 35 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
       </rPr>
       <t xml:space="preserve">of the UK GDPR says that you must do a Data Protection Impact Assessments (DPIA) where a type of processing is likely to result in a high risk to the rights and freedoms of individuals. 
 The ICO expects organisations to take appropriate and effective action to mitigate or manage any risks identified with a review process is in place. 
 The requirements for Data Protection Impact Assessments (DPIA) are set out within the Risks and data protection impact assessments (DPIAs) section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
     <t>VS-ME-3</t>
   </si>
   <si>
     <t>Does the organisation have policies and procedures in place detailing the use of video surveillance?</t>
   </si>
   <si>
     <t xml:space="preserve">Please provide a copy of or an extract from the relevant policies or procedures. </t>
   </si>
   <si>
     <t>Example Evidence: Copy of policy and/or procedures detailing the use of video surveillance.</t>
   </si>
   <si>
     <t>A policy will help the organisation to use video surveillance consistently. The policy or procedure should cover the purposes the organisation is using video surveillance for and how the information will be handled, including guidance on disclosures and recording. It is good practice to assign day-to-day responsibility for video surveillance to an appropriate individual. They should ensure that your organisation sets standards, has procedures and that the system complies with legal obligations including individuals’ rights of access.</t>
   </si>
   <si>
     <r>
       <t>Principle 5 of the</t>
     </r>
     <r>
       <rPr>
@@ -6290,64 +7580,69 @@
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t>states:  
 "The UK GDPR and the DPA 2018 do not prescribe any specific minimum or maximum retention periods which apply to surveillance systems or the personal data you may process. Rather, it is the purpose of your processing that should determine your retention period. You should therefore be able to determine what your purpose for using a surveillance system is, and then how long you need to retain the data for. Personal data held for too long will, by definition, be unnecessary. You are therefore unlikely to have a lawful basis for such retention. It is key that you do not retain data for longer than is needed. Therefore your retention period should be the shortest period for that purpose. Where information is no longer needed, then you should delete it.
 You should also not determine your retention period simply by the storage capacity of any surveillance system, or just in case you think the data may be useful in the future. For example, footage from a surveillance system shouldn’t be kept for six months merely because the manufacturer’s settings on the surveillance system allow retention for this length of time."</t>
     </r>
   </si>
   <si>
     <t>VS-ME-8</t>
   </si>
   <si>
     <t xml:space="preserve">Does your organisation ensure that video surveillance footage/images are clear and of a high quality? </t>
   </si>
   <si>
     <t xml:space="preserve">Organisations should ensure that they select a system which produces high quality, clear images. High quality depends on the purpose, location or device being utilised and is not the same criteria for all types of video surveillance. The organisation needs to determine that the surveillance equipment, when in operation, provides images/sound that enables clear identification of data subjects and could be utilised by law enforcement bodies to investigate crime. Therefore, the specification required would depend on the equipment, location and usage.  
 Organisations should ensure that video surveillance systems are placed in the best locations, where possible. Checks should be carried out regularly to ensure that the system is continuing to produce high quality images and that system settings do not compromise quality. </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">The ICO expects organisations to make sure that records containing personal data are accurate, adequate and not excessive. 
 This includes conducting regular data quality reviews and making staff aware of data quality issues. 
 The requirements for data quality are set out within the Records management and security section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
-[...2 lines deleted...]
-      <t>ICO's Accountability Framework.</t>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ICO's Accountability Framework. </t>
     </r>
   </si>
   <si>
     <t>VS-ME-9</t>
   </si>
   <si>
     <t>Does the organisation securely share and store video surveillance footage/images, limits access to authorised individuals and regularly checks that the video surveillance system is working properly?</t>
   </si>
   <si>
     <t>Organisation should store recorded material securely in a way that maintains the confidentiality, integrity and availability of the information. This is to ensure that you protect the rights of individuals recorded by surveillance systems and can use the information effectively for its intended purpose.
 When implementing appropriate technical and organisational security measures, you should check:
 • Any ability to make copies of information is restricted to appropriate staff.
 • There are sufficient controls and safeguards in place if the system is connected to, or made available, across a network.
 •where information is disclosed to a third party, you are able to safely deliver it to the intended recipient.
 • Control rooms and rooms where information is stored are secure;
 • Staff are trained in security procedures, with sanctions against staff who misuse surveillance system information.
 • Staff are aware that they could be committing a criminal offence if they misuse surveillance system information.
 • There are any software updates (particularly security updates) published by the equipment’s manufacturer that need to be applied to your system or any other devices connected to it, or both.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Principle 7 of the </t>
     </r>
     <r>
       <rPr>
@@ -6366,127 +7661,153 @@
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> states: 
 "Access to retained images and information should be restricted and there must be clearly defined rules on who can gain access and for what purpose such access is granted; the disclosure of images and information should only take place when it is necessary for such a purpose or for law enforcement purposes."</t>
     </r>
   </si>
   <si>
     <t>VS-ME-10</t>
   </si>
   <si>
     <t xml:space="preserve">Does the organisation have clearly displayed signs that inform individuals that video surveillance is in operation? </t>
   </si>
   <si>
     <t>Organisations should display signs showing that video surveillance is in operation. Where it is not obvious who is responsible for the system, the organisation should ensure there are contact details displayed on the sign(s). Make signs the right size and location so that a person is aware that they are being observed, and given as much warning as possible.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Articles 13 and 14</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> of the UK GDPR specify what individuals have the right to be informed about. The right to be informed covers some of the key transparency requirements of the UK GDPR.
 The ICO expects organisations to provide individuals with clear and concise information about what you do with their personal data
 The requirements for effective privacy information are set out within the Transparency section of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ICO's Accountability Framework.</t>
     </r>
   </si>
   <si>
     <t>VS-ME-11</t>
   </si>
   <si>
     <t>Does the video surveillance signage include an explanation of the reason for its use?</t>
   </si>
   <si>
     <t xml:space="preserve">In keeping with the principle of fairness and transparency, it is important that organisations inform individuals that their personal data is being processed. The best way to do this is through clear and visible signage explaining that recording is taking place and the name of the controller collecting the information to enable individuals to enquire about their data. </t>
   </si>
   <si>
     <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">Principle 3 of the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Surveillance Camera Code of Practice</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> states:  
 "There must be as much transparency in the use of a surveillance camera system as 
 possible, including a published contact point for access to information and complaints."</t>
     </r>
   </si>
   <si>
     <t>VS-ME-12</t>
   </si>
   <si>
     <t>Does the video surveillance signage include who to contact about video surveillance?</t>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">Principle 3 of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Surveillance Camera Code of Practice</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> states:  
+"There must be as much transparency in the use of a surveillance camera system as 
+possible, including a published contact point for access to information and complaints."</t>
+    </r>
+  </si>
+  <si>
     <t xml:space="preserve"> Evidence Required</t>
-  </si>
-[...1 lines deleted...]
-    <t>Info Icon+C7+A15:G20+A14:G20+C7+A1:G20</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Why is this important?</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 In the event of a major disruption such as cyber-attacks, floods and supply failures the organisation needs to be able to continue to function with as little disruption as possible, with vital business processes still needing to be carried out. Having documented business continuity plans and procedures assists this process, enabling all staff to know how to keep going under any circumstance.</t>
     </r>
   </si>
@@ -6510,108 +7831,213 @@
 All continuity plans should have privacy-by-design baked in, as the backup process could introduce other risks.
 NHS England have a useful</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Business Continuity Toolkit </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">which can be accessed here. </t>
     </r>
   </si>
   <si>
     <r>
-      <t>The ICO expects the organisation have plans to deal with serious disruption, with  key systems, applications and data backed up to protect against loss of personal data.
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">The ICO expects the organisation have plans to deal with serious disruption, with  key systems, applications and data backed up to protect against loss of personal data.
 This includes having a risk-based Business Continuity Plan to manage disruption and a Disaster Recovery Plan to manage disasters, which identifies records that are critical to the continued functioning of the organisation.
-The requirements for Business continuity, disaster recovery and back-ups are set out within the Records management and security section of the</t>
-[...7 lines deleted...]
-        <family val="2"/>
+The requirements for Business continuity, disaster recovery and back-ups are set out within the </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Information and Cyber Security</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> section of the</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> ICO's Accountability Framework.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>BC-ME-2</t>
   </si>
   <si>
     <t>Has the organisation appointed an individual or team with responsibility for information and cyber security business continuity?</t>
   </si>
   <si>
     <t>Please provide evidence to show the organisation has assigned appropriate responsibility for information and cyber security business continuity.</t>
   </si>
   <si>
     <t>Example Evidence: 
 Job Description assigning responsibility, organisational chart, named individual on BCP</t>
   </si>
   <si>
     <t>BC-ME-3</t>
   </si>
   <si>
     <t>Is there an effective test of the business continuity plan and disaster recovery plan for information and cyber security incidents?</t>
   </si>
   <si>
     <t>Please confirm the date a test was last conducted on the business continuity plan.</t>
   </si>
   <si>
-    <t>It is recommended that BCPs and disaster recovery plans are regularly tested.  
-[...4 lines deleted...]
-      <t>The ICO expects the organisation have plans to deal with serious disruption, and you back up key systems, applications and data to protect against loss of personal data.
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">It is recommended that BCPs and disaster recovery plans are regularly tested.  
+Table top exercises or simulations that include a cyber-scenario (such as hacking), </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>scenarios where the organisation has had a power cut and the phone line/internet goes down, staff working remotely and unable to access necessary systems, the office becomes unavailable for staff (for example through fire). These</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> should be used to test that the BCP is fit for purpose.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>It is recommended that these are actioned annually and whenever the organisation has a significant change in suppliers, systems or processes.
+You should provide the date on which such a test was completed.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">The ICO expects the organisation have plans to deal with serious disruption, and you back up key systems, applications and data to protect against loss of personal data.
 This includes regularly testing back-ups and recovery processes to ensure they remain fit for purpose.
-The requirements for Business continuity, disaster recovery and back-ups are set out within the Records management and security section of the</t>
-[...10 lines deleted...]
-      <t xml:space="preserve"> ICO's Accountability Framework.</t>
+The requirements for Business continuity, disaster recovery and back-ups are set out within the </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Information and Cyber Security</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> section of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ICO's Accountability Framework</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">. </t>
     </r>
   </si>
   <si>
     <t>BC-ME-4</t>
   </si>
   <si>
     <t>Are all emergency contacts kept securely, in hardcopy and are up-to-date?</t>
   </si>
   <si>
     <t xml:space="preserve">Contacts should include phone numbers as well as e-mail to ensure resilience should one form of communication be impacted by the event. </t>
   </si>
   <si>
     <t>BC-ME-5</t>
   </si>
   <si>
     <t xml:space="preserve">Are staff made aware of: </t>
   </si>
   <si>
     <t>* The implication of the Business Continuity Plan for information  and cyber security on their role
 *How they can access the plan</t>
   </si>
   <si>
     <t xml:space="preserve">Please provide evidence of how staff are informed of the business continuity plan for information and cyber security. </t>
   </si>
   <si>
@@ -6645,51 +8071,51 @@
   <si>
     <t xml:space="preserve">Example Evidence:
 Minutes of meeting showing review and updates, Log showing last review date </t>
   </si>
   <si>
     <t>BC-EE-2</t>
   </si>
   <si>
     <t>Has the business continuity plan been approved by the senior management team or Board?</t>
   </si>
   <si>
     <t>Please provide evidence of the approval process.</t>
   </si>
   <si>
     <t xml:space="preserve">Example Evidence:
 Minutes of meeting showing approval of the BCP </t>
   </si>
   <si>
     <t xml:space="preserve">The highest senior management level within the organisation has overall responsibility for data protection and information governance. The BCP should be approved by this forum, for example Practice Management Team, Senior Partners, or Board. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="55">
+  <fonts count="60">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri Light"/>
@@ -7006,82 +8432,109 @@
       <sz val="11"/>
       <color rgb="FF7030A0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF00B0F0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-      <color rgb="FF000000"/>
+      <sz val="11"/>
       <name val="Calibri"/>
-      <scheme val="minor"/>
+      <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Calibri Light"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="22">
+  <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -7162,50 +8615,62 @@
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE2EFDA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB4C6E7"/>
         <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -7544,51 +9009,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="371">
+  <cellXfs count="404">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -7669,164 +9134,149 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -8037,102 +9487,93 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="16" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="38" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="18" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="17" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="18" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="18" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="17" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
@@ -8253,53 +9694,50 @@
     <xf numFmtId="0" fontId="29" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
@@ -8330,208 +9768,365 @@
     <xf numFmtId="0" fontId="17" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="15" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="46" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="21" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="21" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="21" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="20" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="21" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="21" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="10" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="10" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="21" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="21" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="21" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="20" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="22" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="52" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="56" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="16" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="16" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="16" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="16" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="20" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="22" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...108 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
@@ -8573,98 +10168,67 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="10" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -8977,5647 +10541,5772 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F037B052-A515-40B7-9E83-37DE88DB3D39}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
   <dimension ref="A1:Q28"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+    <sheetView topLeftCell="C1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="14.140625" style="201" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="194"/>
+    <col min="1" max="1" width="14.140625" style="193" customWidth="1"/>
+    <col min="2" max="2" width="11.85546875" style="186" customWidth="1"/>
+    <col min="3" max="3" width="62.42578125" style="186" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23" style="191" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="65.28515625" style="186" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="33.140625" style="192" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="85.140625" style="193" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="110.85546875" style="186" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="27.140625" style="186" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="186"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="66.95" customHeight="1">
-      <c r="A1" s="326" t="s">
+      <c r="A1" s="370" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="326"/>
-[...14 lines deleted...]
-      <c r="Q1" s="99"/>
+      <c r="B1" s="370"/>
+      <c r="C1" s="370"/>
+      <c r="D1" s="370"/>
+      <c r="E1" s="370"/>
+      <c r="F1" s="370"/>
+      <c r="G1" s="370"/>
+      <c r="H1" s="371"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
+      <c r="N1" s="94"/>
+      <c r="O1" s="94"/>
+      <c r="P1" s="94"/>
+      <c r="Q1" s="94"/>
     </row>
     <row r="2" spans="1:17" ht="18.95" customHeight="1">
-      <c r="A2" s="328" t="s">
+      <c r="A2" s="372" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="328"/>
-[...17 lines deleted...]
-      <c r="A3" s="330" t="s">
+      <c r="B2" s="372"/>
+      <c r="C2" s="372"/>
+      <c r="D2" s="372"/>
+      <c r="E2" s="372"/>
+      <c r="F2" s="372"/>
+      <c r="G2" s="372"/>
+      <c r="H2" s="373"/>
+      <c r="I2" s="94"/>
+      <c r="J2" s="94"/>
+      <c r="K2" s="94"/>
+      <c r="L2" s="94"/>
+      <c r="M2" s="94"/>
+      <c r="N2" s="94"/>
+      <c r="O2" s="94"/>
+      <c r="P2" s="94"/>
+      <c r="Q2" s="94"/>
+    </row>
+    <row r="3" spans="1:17" s="187" customFormat="1" ht="39" customHeight="1">
+      <c r="A3" s="374" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="330"/>
-[...17 lines deleted...]
-      <c r="A4" s="299" t="s">
+      <c r="B3" s="374"/>
+      <c r="C3" s="374"/>
+      <c r="D3" s="374"/>
+      <c r="E3" s="374"/>
+      <c r="F3" s="374"/>
+      <c r="G3" s="374"/>
+      <c r="H3" s="375"/>
+      <c r="I3" s="94"/>
+      <c r="J3" s="94"/>
+      <c r="K3" s="94"/>
+      <c r="L3" s="94"/>
+      <c r="M3" s="94"/>
+      <c r="N3" s="94"/>
+      <c r="O3" s="94"/>
+      <c r="P3" s="94"/>
+      <c r="Q3" s="94"/>
+    </row>
+    <row r="4" spans="1:17" s="96" customFormat="1" ht="37.5">
+      <c r="A4" s="288" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="97" t="s">
+      <c r="B4" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="97" t="s">
+      <c r="C4" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="97" t="s">
+      <c r="D4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="97" t="s">
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="97" t="s">
+      <c r="F4" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="97" t="s">
+      <c r="G4" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="100" t="s">
+      <c r="H4" s="95" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="257.10000000000002" customHeight="1">
-      <c r="A5" s="298" t="s">
+      <c r="A5" s="287" t="s">
         <v>11</v>
       </c>
-      <c r="B5" s="283" t="s">
+      <c r="B5" s="272" t="s">
         <v>12</v>
       </c>
-      <c r="C5" s="87" t="s">
+      <c r="C5" s="82" t="s">
         <v>13</v>
       </c>
-      <c r="D5" s="203" t="s">
+      <c r="D5" s="195" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="87" t="s">
+      <c r="E5" s="82" t="s">
         <v>15</v>
       </c>
-      <c r="F5" s="66" t="s">
+      <c r="F5" s="63" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="102" t="s">
+      <c r="G5" s="97" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="42" t="s">
+      <c r="H5" s="349" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="106.5">
-      <c r="A6" s="298" t="s">
+    <row r="6" spans="1:17" ht="144" customHeight="1">
+      <c r="A6" s="287" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="283" t="s">
+      <c r="B6" s="272" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="87" t="s">
+      <c r="C6" s="82" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="203" t="s">
+      <c r="D6" s="195" t="s">
         <v>14</v>
       </c>
-      <c r="E6" s="87" t="s">
+      <c r="E6" s="82" t="s">
         <v>21</v>
       </c>
-      <c r="F6" s="66" t="s">
+      <c r="F6" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="82" t="s">
+      <c r="G6" s="78" t="s">
         <v>23</v>
       </c>
-      <c r="H6" s="42" t="s">
+      <c r="H6" s="349" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="7" spans="1:17" ht="183">
-      <c r="A7" s="298" t="s">
+    <row r="7" spans="1:17" ht="180">
+      <c r="A7" s="287" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="283" t="s">
+      <c r="B7" s="272" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="87" t="s">
+      <c r="C7" s="82" t="s">
         <v>26</v>
       </c>
-      <c r="D7" s="203" t="s">
+      <c r="D7" s="195" t="s">
         <v>14</v>
       </c>
-      <c r="E7" s="87" t="s">
+      <c r="E7" s="82" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="66" t="s">
+      <c r="F7" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="82" t="s">
+      <c r="G7" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="H7" s="42" t="s">
+      <c r="H7" s="349" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:17" ht="113.25">
-      <c r="A8" s="298" t="s">
+    <row r="8" spans="1:17" ht="112.5">
+      <c r="A8" s="287" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="284" t="s">
+      <c r="B8" s="273" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="88" t="s">
+      <c r="C8" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="D8" s="203" t="s">
+      <c r="D8" s="195" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="88" t="s">
+      <c r="E8" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="F8" s="103" t="s">
+      <c r="F8" s="98" t="s">
         <v>34</v>
       </c>
-      <c r="G8" s="65" t="s">
+      <c r="G8" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="H8" s="104"/>
-[...2 lines deleted...]
-      <c r="A9" s="298" t="s">
+      <c r="H8" s="99"/>
+    </row>
+    <row r="9" spans="1:17" ht="375">
+      <c r="A9" s="287" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="285" t="s">
+      <c r="B9" s="274" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="90" t="s">
+      <c r="C9" s="85" t="s">
         <v>37</v>
       </c>
-      <c r="D9" s="202" t="s">
+      <c r="D9" s="194" t="s">
         <v>38</v>
       </c>
-      <c r="E9" s="91"/>
-[...1 lines deleted...]
-      <c r="G9" s="65" t="s">
+      <c r="E9" s="86"/>
+      <c r="F9" s="188"/>
+      <c r="G9" s="62" t="s">
         <v>39</v>
       </c>
       <c r="H9" s="42" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="361.5" customHeight="1">
-      <c r="A10" s="298" t="s">
+      <c r="A10" s="287" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="284" t="s">
+      <c r="B10" s="273" t="s">
         <v>42</v>
       </c>
-      <c r="C10" s="88" t="s">
+      <c r="C10" s="83" t="s">
         <v>43</v>
       </c>
-      <c r="D10" s="139" t="s">
+      <c r="D10" s="134" t="s">
         <v>44</v>
       </c>
-      <c r="E10" s="88"/>
-[...1 lines deleted...]
-      <c r="G10" s="65" t="s">
+      <c r="E10" s="83"/>
+      <c r="F10" s="188"/>
+      <c r="G10" s="62" t="s">
         <v>45</v>
       </c>
       <c r="H10" s="42" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="11" spans="1:17" ht="106.5">
-      <c r="A11" s="298" t="s">
+    <row r="11" spans="1:17" ht="105">
+      <c r="A11" s="287" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="285" t="s">
+      <c r="B11" s="274" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="90" t="s">
+      <c r="C11" s="85" t="s">
         <v>48</v>
       </c>
-      <c r="D11" s="202" t="s">
+      <c r="D11" s="194" t="s">
         <v>14</v>
       </c>
-      <c r="E11" s="91"/>
-[...1 lines deleted...]
-      <c r="G11" s="65" t="s">
+      <c r="E11" s="86"/>
+      <c r="F11" s="188"/>
+      <c r="G11" s="62" t="s">
         <v>49</v>
       </c>
-      <c r="H11" s="104"/>
-[...2 lines deleted...]
-      <c r="A12" s="298" t="s">
+      <c r="H11" s="99"/>
+    </row>
+    <row r="12" spans="1:17" ht="90">
+      <c r="A12" s="287" t="s">
         <v>50</v>
       </c>
-      <c r="B12" s="285" t="s">
+      <c r="B12" s="274" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="88" t="s">
+      <c r="C12" s="83" t="s">
         <v>51</v>
       </c>
-      <c r="D12" s="202" t="s">
+      <c r="D12" s="194" t="s">
         <v>14</v>
       </c>
-      <c r="E12" s="91"/>
-[...1 lines deleted...]
-      <c r="G12" s="65" t="s">
+      <c r="E12" s="86"/>
+      <c r="F12" s="188"/>
+      <c r="G12" s="62" t="s">
         <v>52</v>
       </c>
-      <c r="H12" s="104"/>
+      <c r="H12" s="99"/>
     </row>
     <row r="13" spans="1:17" ht="323.45" customHeight="1">
-      <c r="A13" s="298" t="s">
+      <c r="A13" s="287" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="285" t="s">
+      <c r="B13" s="274" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="90" t="s">
+      <c r="C13" s="85" t="s">
         <v>54</v>
       </c>
-      <c r="D13" s="202" t="s">
+      <c r="D13" s="194" t="s">
         <v>14</v>
       </c>
-      <c r="E13" s="91"/>
-[...1 lines deleted...]
-      <c r="G13" s="65" t="s">
+      <c r="E13" s="86"/>
+      <c r="F13" s="188"/>
+      <c r="G13" s="62" t="s">
         <v>55</v>
       </c>
       <c r="H13" s="42" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="14" spans="1:17" ht="213">
-      <c r="A14" s="298" t="s">
+    <row r="14" spans="1:17" ht="210">
+      <c r="A14" s="287" t="s">
         <v>57</v>
       </c>
-      <c r="B14" s="285" t="s">
+      <c r="B14" s="274" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="88" t="s">
+      <c r="C14" s="83" t="s">
         <v>58</v>
       </c>
-      <c r="D14" s="202" t="s">
+      <c r="D14" s="194" t="s">
         <v>14</v>
       </c>
-      <c r="E14" s="91"/>
-[...1 lines deleted...]
-      <c r="G14" s="65" t="s">
+      <c r="E14" s="86"/>
+      <c r="F14" s="188"/>
+      <c r="G14" s="62" t="s">
         <v>59</v>
       </c>
       <c r="H14" s="42" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="15" spans="1:17" ht="106.5">
-      <c r="A15" s="298" t="s">
+    <row r="15" spans="1:17" ht="128.25" customHeight="1">
+      <c r="A15" s="287" t="s">
         <v>61</v>
       </c>
-      <c r="B15" s="285" t="s">
+      <c r="B15" s="274" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="90" t="s">
+      <c r="C15" s="85" t="s">
         <v>62</v>
       </c>
-      <c r="D15" s="202" t="s">
+      <c r="D15" s="194" t="s">
         <v>14</v>
       </c>
-      <c r="E15" s="91"/>
-[...1 lines deleted...]
-      <c r="G15" s="65" t="s">
+      <c r="E15" s="86"/>
+      <c r="F15" s="188"/>
+      <c r="G15" s="62" t="s">
         <v>63</v>
       </c>
-      <c r="H15" s="104"/>
-[...2 lines deleted...]
-      <c r="A16" s="298" t="s">
+      <c r="H15" s="99"/>
+    </row>
+    <row r="16" spans="1:17" ht="135">
+      <c r="A16" s="287" t="s">
         <v>64</v>
       </c>
-      <c r="B16" s="284" t="s">
+      <c r="B16" s="273" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="88" t="s">
+      <c r="C16" s="83" t="s">
         <v>65</v>
       </c>
-      <c r="D16" s="202" t="s">
+      <c r="D16" s="194" t="s">
         <v>14</v>
       </c>
-      <c r="E16" s="87" t="s">
+      <c r="E16" s="82" t="s">
         <v>66</v>
       </c>
-      <c r="F16" s="105" t="s">
+      <c r="F16" s="100" t="s">
         <v>67</v>
       </c>
-      <c r="G16" s="106"/>
-      <c r="H16" s="42" t="s">
+      <c r="G16" s="101"/>
+      <c r="H16" s="349" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="223.5" customHeight="1">
-      <c r="A17" s="298" t="s">
+      <c r="A17" s="287" t="s">
         <v>69</v>
       </c>
-      <c r="B17" s="284" t="s">
+      <c r="B17" s="273" t="s">
         <v>42</v>
       </c>
-      <c r="C17" s="88" t="s">
+      <c r="C17" s="83" t="s">
         <v>70</v>
       </c>
-      <c r="D17" s="140" t="s">
+      <c r="D17" s="135" t="s">
         <v>71</v>
       </c>
-      <c r="E17" s="87"/>
-[...2 lines deleted...]
-      <c r="H17" s="42" t="s">
+      <c r="E17" s="82"/>
+      <c r="F17" s="102"/>
+      <c r="G17" s="101"/>
+      <c r="H17" s="349" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="113.25">
-      <c r="A18" s="298" t="s">
+    <row r="18" spans="1:8" ht="112.5">
+      <c r="A18" s="287" t="s">
         <v>73</v>
       </c>
-      <c r="B18" s="284" t="s">
+      <c r="B18" s="273" t="s">
         <v>12</v>
       </c>
-      <c r="C18" s="88" t="s">
+      <c r="C18" s="83" t="s">
         <v>74</v>
       </c>
-      <c r="D18" s="202" t="s">
+      <c r="D18" s="194" t="s">
         <v>14</v>
       </c>
-      <c r="E18" s="87" t="s">
+      <c r="E18" s="82" t="s">
         <v>75</v>
       </c>
-      <c r="F18" s="105" t="s">
+      <c r="F18" s="100" t="s">
         <v>76</v>
       </c>
-      <c r="G18" s="65" t="s">
+      <c r="G18" s="62" t="s">
         <v>77</v>
       </c>
-      <c r="H18" s="104"/>
-[...2 lines deleted...]
-      <c r="A19" s="298" t="s">
+      <c r="H18" s="99"/>
+    </row>
+    <row r="19" spans="1:8" ht="135">
+      <c r="A19" s="287" t="s">
         <v>78</v>
       </c>
-      <c r="B19" s="285" t="s">
+      <c r="B19" s="274" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="92" t="s">
+      <c r="C19" s="87" t="s">
         <v>79</v>
       </c>
-      <c r="D19" s="202" t="s">
+      <c r="D19" s="194" t="s">
         <v>14</v>
       </c>
-      <c r="E19" s="90" t="s">
+      <c r="E19" s="85" t="s">
         <v>80</v>
       </c>
-      <c r="F19" s="105" t="s">
+      <c r="F19" s="100" t="s">
         <v>81</v>
       </c>
       <c r="G19" s="39"/>
       <c r="H19" s="38" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="20" spans="1:8" ht="60.75">
-      <c r="A20" s="298" t="s">
+    <row r="20" spans="1:8" ht="60">
+      <c r="A20" s="287" t="s">
         <v>83</v>
       </c>
-      <c r="B20" s="285" t="s">
+      <c r="B20" s="274" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="90" t="s">
+      <c r="C20" s="85" t="s">
         <v>84</v>
       </c>
-      <c r="D20" s="202" t="s">
+      <c r="D20" s="194" t="s">
         <v>14</v>
       </c>
-      <c r="E20" s="91"/>
-[...1 lines deleted...]
-      <c r="G20" s="65" t="s">
+      <c r="E20" s="86"/>
+      <c r="F20" s="188"/>
+      <c r="G20" s="62" t="s">
         <v>85</v>
       </c>
       <c r="H20" s="42" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="37.5">
-      <c r="A21" s="298" t="s">
+      <c r="A21" s="287" t="s">
         <v>87</v>
       </c>
-      <c r="B21" s="285" t="s">
+      <c r="B21" s="274" t="s">
         <v>88</v>
       </c>
-      <c r="C21" s="90" t="s">
+      <c r="C21" s="85" t="s">
         <v>89</v>
       </c>
-      <c r="D21" s="204"/>
-[...2 lines deleted...]
-      <c r="G21" s="65" t="s">
+      <c r="D21" s="196"/>
+      <c r="E21" s="88"/>
+      <c r="F21" s="188"/>
+      <c r="G21" s="62" t="s">
         <v>90</v>
       </c>
       <c r="H21" s="42" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="37.5">
-      <c r="A22" s="298" t="s">
+      <c r="A22" s="287" t="s">
         <v>91</v>
       </c>
-      <c r="B22" s="285" t="s">
+      <c r="B22" s="274" t="s">
         <v>92</v>
       </c>
-      <c r="C22" s="90" t="s">
+      <c r="C22" s="85" t="s">
         <v>93</v>
       </c>
-      <c r="D22" s="204"/>
-[...1 lines deleted...]
-      <c r="F22" s="105" t="s">
+      <c r="D22" s="196"/>
+      <c r="E22" s="88"/>
+      <c r="F22" s="100" t="s">
         <v>94</v>
       </c>
-      <c r="G22" s="65" t="s">
+      <c r="G22" s="62" t="s">
         <v>90</v>
       </c>
       <c r="H22" s="42" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="23" spans="1:8" ht="45.75">
-      <c r="A23" s="298" t="s">
+    <row r="23" spans="1:8" ht="60">
+      <c r="A23" s="287" t="s">
         <v>95</v>
       </c>
-      <c r="B23" s="289" t="s">
+      <c r="B23" s="278" t="s">
         <v>12</v>
       </c>
-      <c r="C23" s="124" t="s">
+      <c r="C23" s="119" t="s">
         <v>96</v>
       </c>
-      <c r="D23" s="290" t="s">
+      <c r="D23" s="279" t="s">
         <v>14</v>
       </c>
-      <c r="E23" s="291"/>
-[...1 lines deleted...]
-      <c r="G23" s="293" t="s">
+      <c r="E23" s="280"/>
+      <c r="F23" s="281"/>
+      <c r="G23" s="282" t="s">
         <v>97</v>
       </c>
-      <c r="H23" s="294" t="s">
+      <c r="H23" s="283" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A24" s="332" t="s">
+      <c r="A24" s="376" t="s">
         <v>98</v>
       </c>
-      <c r="B24" s="332"/>
-[...5 lines deleted...]
-      <c r="H24" s="332"/>
+      <c r="B24" s="376"/>
+      <c r="C24" s="376"/>
+      <c r="D24" s="376"/>
+      <c r="E24" s="376"/>
+      <c r="F24" s="376"/>
+      <c r="G24" s="376"/>
+      <c r="H24" s="376"/>
     </row>
     <row r="25" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A25" s="333" t="s">
+      <c r="A25" s="377" t="s">
         <v>99</v>
       </c>
-      <c r="B25" s="333"/>
-[...8 lines deleted...]
-      <c r="A26" s="300" t="s">
+      <c r="B25" s="377"/>
+      <c r="C25" s="377"/>
+      <c r="D25" s="377"/>
+      <c r="E25" s="377"/>
+      <c r="F25" s="377"/>
+      <c r="G25" s="377"/>
+      <c r="H25" s="377"/>
+    </row>
+    <row r="26" spans="1:8" s="93" customFormat="1" ht="37.5">
+      <c r="A26" s="289" t="s">
         <v>100</v>
       </c>
-      <c r="B26" s="287" t="s">
+      <c r="B26" s="276" t="s">
         <v>4</v>
       </c>
-      <c r="C26" s="287" t="s">
+      <c r="C26" s="276" t="s">
         <v>5</v>
       </c>
-      <c r="D26" s="288" t="s">
+      <c r="D26" s="277" t="s">
         <v>101</v>
       </c>
-      <c r="E26" s="287" t="s">
+      <c r="E26" s="276" t="s">
         <v>7</v>
       </c>
-      <c r="F26" s="287" t="s">
+      <c r="F26" s="276" t="s">
         <v>8</v>
       </c>
-      <c r="G26" s="287" t="s">
+      <c r="G26" s="276" t="s">
         <v>9</v>
       </c>
-      <c r="H26" s="287" t="s">
+      <c r="H26" s="276" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="247.5" customHeight="1">
-      <c r="A27" s="301" t="s">
+      <c r="A27" s="290" t="s">
         <v>102</v>
       </c>
-      <c r="B27" s="295" t="s">
+      <c r="B27" s="284" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="108" t="s">
+      <c r="C27" s="103" t="s">
         <v>103</v>
       </c>
-      <c r="D27" s="205" t="s">
+      <c r="D27" s="197" t="s">
         <v>14</v>
       </c>
-      <c r="E27" s="108" t="s">
+      <c r="E27" s="103" t="s">
         <v>104</v>
       </c>
-      <c r="F27" s="234" t="s">
+      <c r="F27" s="226" t="s">
         <v>105</v>
       </c>
-      <c r="G27" s="296" t="s">
+      <c r="G27" s="285" t="s">
         <v>106</v>
       </c>
-      <c r="H27" s="297"/>
-[...2 lines deleted...]
-      <c r="A28" s="301" t="s">
+      <c r="H27" s="286"/>
+    </row>
+    <row r="28" spans="1:8" ht="75">
+      <c r="A28" s="290" t="s">
         <v>107</v>
       </c>
-      <c r="B28" s="286" t="s">
+      <c r="B28" s="275" t="s">
         <v>12</v>
       </c>
-      <c r="C28" s="110" t="s">
+      <c r="C28" s="105" t="s">
         <v>108</v>
       </c>
-      <c r="D28" s="205" t="s">
+      <c r="D28" s="197" t="s">
         <v>14</v>
       </c>
-      <c r="E28" s="108" t="s">
+      <c r="E28" s="103" t="s">
         <v>109</v>
       </c>
-      <c r="F28" s="105" t="s">
+      <c r="F28" s="100" t="s">
         <v>110</v>
       </c>
-      <c r="G28" s="109" t="s">
+      <c r="G28" s="104" t="s">
         <v>111</v>
       </c>
-      <c r="H28" s="198"/>
+      <c r="H28" s="190"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A24:H24"/>
     <mergeCell ref="A25:H25"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E8DFE1B-BB64-4B78-9DCD-BF140EAAD520}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
   <dimension ref="A1:H25"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" zoomScale="77" zoomScaleNormal="77" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:H3"/>
+    <sheetView topLeftCell="E7" zoomScale="77" zoomScaleNormal="77" workbookViewId="0">
+      <selection activeCell="J25" sqref="J25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="10"/>
     <col min="2" max="2" width="11.85546875" customWidth="1"/>
-    <col min="3" max="3" width="46.85546875" style="121" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="43.140625" style="121" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="46.85546875" style="116" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="34.140625" style="262" customWidth="1"/>
+    <col min="5" max="5" width="43.140625" style="116" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33" customWidth="1"/>
     <col min="7" max="7" width="81.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="100.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="61.5" customHeight="1">
-      <c r="A1" s="361" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="361"/>
+      <c r="A1" s="399" t="s">
+        <v>622</v>
+      </c>
+      <c r="B1" s="399"/>
+      <c r="C1" s="399"/>
+      <c r="D1" s="399"/>
+      <c r="E1" s="399"/>
+      <c r="F1" s="399"/>
+      <c r="G1" s="399"/>
+      <c r="H1" s="399"/>
     </row>
     <row r="2" spans="1:8" ht="26.45" customHeight="1">
-      <c r="A2" s="362" t="s">
+      <c r="A2" s="400" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="362"/>
-[...5 lines deleted...]
-      <c r="H2" s="362"/>
+      <c r="B2" s="400"/>
+      <c r="C2" s="400"/>
+      <c r="D2" s="400"/>
+      <c r="E2" s="400"/>
+      <c r="F2" s="400"/>
+      <c r="G2" s="400"/>
+      <c r="H2" s="400"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" ht="49.5" customHeight="1">
-      <c r="A3" s="361" t="s">
+      <c r="A3" s="399" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="361"/>
-[...8 lines deleted...]
-      <c r="A4" s="313" t="s">
+      <c r="B3" s="399"/>
+      <c r="C3" s="399"/>
+      <c r="D3" s="399"/>
+      <c r="E3" s="399"/>
+      <c r="F3" s="399"/>
+      <c r="G3" s="399"/>
+      <c r="H3" s="399"/>
+    </row>
+    <row r="4" spans="1:8" s="2" customFormat="1" ht="30">
+      <c r="A4" s="302" t="s">
         <v>100</v>
       </c>
       <c r="B4" s="19" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="19" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="363" t="s">
+      <c r="F4" s="317" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="364" t="s">
+      <c r="G4" s="318" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="365" t="s">
+      <c r="H4" s="319" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="199.5" customHeight="1">
-      <c r="A5" s="322" t="s">
-        <v>600</v>
+      <c r="A5" s="311" t="s">
+        <v>623</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C5" s="135" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="270" t="s">
+      <c r="C5" s="130" t="s">
+        <v>624</v>
+      </c>
+      <c r="D5" s="261" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="134" t="s">
-[...9 lines deleted...]
-        <v>605</v>
+      <c r="E5" s="129" t="s">
+        <v>625</v>
+      </c>
+      <c r="F5" s="54" t="s">
+        <v>626</v>
+      </c>
+      <c r="G5" s="49" t="s">
+        <v>627</v>
+      </c>
+      <c r="H5" s="357" t="s">
+        <v>628</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="185.1" customHeight="1">
-      <c r="A6" s="322" t="s">
-        <v>606</v>
+      <c r="A6" s="311" t="s">
+        <v>629</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="114" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="270" t="s">
+      <c r="C6" s="109" t="s">
+        <v>630</v>
+      </c>
+      <c r="D6" s="261" t="s">
         <v>14</v>
       </c>
-      <c r="E6" s="134" t="s">
-[...14 lines deleted...]
-        <v>612</v>
+      <c r="E6" s="129" t="s">
+        <v>631</v>
+      </c>
+      <c r="F6" s="70" t="s">
+        <v>632</v>
+      </c>
+      <c r="G6" s="60" t="s">
+        <v>633</v>
+      </c>
+      <c r="H6" s="358" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="300">
+      <c r="A7" s="311" t="s">
+        <v>635</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="C7" s="160" t="s">
-[...15 lines deleted...]
-        <v>618</v>
+      <c r="C7" s="155" t="s">
+        <v>636</v>
+      </c>
+      <c r="D7" s="205" t="s">
+        <v>637</v>
+      </c>
+      <c r="E7" s="129" t="s">
+        <v>638</v>
+      </c>
+      <c r="F7" s="71" t="s">
+        <v>639</v>
+      </c>
+      <c r="G7" s="60" t="s">
+        <v>640</v>
+      </c>
+      <c r="H7" s="358" t="s">
+        <v>641</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="344.25" customHeight="1">
-      <c r="A8" s="322" t="s">
-        <v>619</v>
+      <c r="A8" s="311" t="s">
+        <v>642</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="136" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="270" t="s">
+      <c r="C8" s="131" t="s">
+        <v>643</v>
+      </c>
+      <c r="D8" s="261" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="91" t="s">
-[...7 lines deleted...]
-        <v>623</v>
+      <c r="E8" s="331" t="s">
+        <v>644</v>
+      </c>
+      <c r="F8" s="336" t="s">
+        <v>645</v>
+      </c>
+      <c r="G8" s="347" t="s">
+        <v>646</v>
+      </c>
+      <c r="H8" s="348" t="s">
+        <v>647</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="355.5" customHeight="1">
-      <c r="A9" s="322" t="s">
-        <v>624</v>
+      <c r="A9" s="311" t="s">
+        <v>648</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="134" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="270" t="s">
+      <c r="C9" s="129" t="s">
+        <v>649</v>
+      </c>
+      <c r="D9" s="261" t="s">
         <v>14</v>
       </c>
-      <c r="E9" s="91"/>
-[...10 lines deleted...]
-        <v>628</v>
+      <c r="E9" s="86"/>
+      <c r="F9" s="59"/>
+      <c r="G9" s="60" t="s">
+        <v>650</v>
+      </c>
+      <c r="H9" s="359" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="120">
+      <c r="A10" s="311" t="s">
+        <v>652</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="134" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="270" t="s">
+      <c r="C10" s="129" t="s">
+        <v>653</v>
+      </c>
+      <c r="D10" s="261" t="s">
         <v>14</v>
       </c>
-      <c r="E10" s="137" t="s">
-[...14 lines deleted...]
-        <v>634</v>
+      <c r="E10" s="132" t="s">
+        <v>654</v>
+      </c>
+      <c r="F10" s="59" t="s">
+        <v>655</v>
+      </c>
+      <c r="G10" s="60" t="s">
+        <v>656</v>
+      </c>
+      <c r="H10" s="359" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="120">
+      <c r="A11" s="311" t="s">
+        <v>658</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="134" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="270" t="s">
+      <c r="C11" s="129" t="s">
+        <v>659</v>
+      </c>
+      <c r="D11" s="261" t="s">
         <v>14</v>
       </c>
-      <c r="E11" s="134" t="s">
-        <v>636</v>
+      <c r="E11" s="129" t="s">
+        <v>660</v>
       </c>
       <c r="F11" s="23"/>
-      <c r="G11" s="62" t="s">
-[...3 lines deleted...]
-        <v>633</v>
+      <c r="G11" s="60" t="s">
+        <v>661</v>
+      </c>
+      <c r="H11" s="359" t="s">
+        <v>662</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="295.5" customHeight="1">
-      <c r="A12" s="322" t="s">
-        <v>638</v>
+      <c r="A12" s="311" t="s">
+        <v>663</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>122</v>
       </c>
-      <c r="C12" s="134" t="s">
-[...6 lines deleted...]
-        <v>641</v>
+      <c r="C12" s="129" t="s">
+        <v>664</v>
+      </c>
+      <c r="D12" s="335" t="s">
+        <v>665</v>
+      </c>
+      <c r="E12" s="129" t="s">
+        <v>666</v>
       </c>
       <c r="F12" s="23"/>
-      <c r="G12" s="48" t="s">
-[...8 lines deleted...]
-        <v>644</v>
+      <c r="G12" s="47" t="s">
+        <v>667</v>
+      </c>
+      <c r="H12" s="358" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="150">
+      <c r="A13" s="297" t="s">
+        <v>669</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="134" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="270" t="s">
+      <c r="C13" s="129" t="s">
+        <v>670</v>
+      </c>
+      <c r="D13" s="261" t="s">
         <v>14</v>
       </c>
-      <c r="E13" s="148" t="s">
-        <v>646</v>
+      <c r="E13" s="143" t="s">
+        <v>671</v>
       </c>
       <c r="F13" s="23"/>
-      <c r="G13" s="62" t="s">
-[...8 lines deleted...]
-        <v>649</v>
+      <c r="G13" s="60" t="s">
+        <v>672</v>
+      </c>
+      <c r="H13" s="359" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="120">
+      <c r="A14" s="297" t="s">
+        <v>674</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="135" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="270" t="s">
+      <c r="C14" s="130" t="s">
+        <v>675</v>
+      </c>
+      <c r="D14" s="261" t="s">
         <v>14</v>
       </c>
-      <c r="E14" s="137" t="s">
-        <v>651</v>
+      <c r="E14" s="132" t="s">
+        <v>676</v>
       </c>
       <c r="F14" s="23"/>
       <c r="G14" s="28" t="s">
-        <v>652</v>
+        <v>677</v>
       </c>
       <c r="H14" s="27"/>
     </row>
     <row r="15" spans="1:8" ht="109.5" customHeight="1">
-      <c r="A15" s="308" t="s">
-        <v>653</v>
+      <c r="A15" s="297" t="s">
+        <v>678</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="134" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="270" t="s">
+      <c r="C15" s="129" t="s">
+        <v>679</v>
+      </c>
+      <c r="D15" s="261" t="s">
         <v>14</v>
       </c>
-      <c r="E15" s="137" t="s">
-        <v>655</v>
+      <c r="E15" s="132" t="s">
+        <v>680</v>
       </c>
       <c r="F15" s="23"/>
-      <c r="G15" s="62" t="s">
-        <v>656</v>
+      <c r="G15" s="60" t="s">
+        <v>681</v>
       </c>
       <c r="H15" s="27"/>
     </row>
-    <row r="16" spans="1:8" ht="189">
-[...1 lines deleted...]
-        <v>657</v>
+    <row r="16" spans="1:8" ht="150">
+      <c r="A16" s="297" t="s">
+        <v>682</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="C16" s="134" t="s">
-[...9 lines deleted...]
-        <v>661</v>
+      <c r="C16" s="129" t="s">
+        <v>683</v>
+      </c>
+      <c r="D16" s="90" t="s">
+        <v>684</v>
+      </c>
+      <c r="E16" s="132" t="s">
+        <v>685</v>
+      </c>
+      <c r="F16" s="54" t="s">
+        <v>686</v>
       </c>
       <c r="G16" s="28" t="s">
-        <v>662</v>
+        <v>687</v>
       </c>
       <c r="H16" s="27"/>
     </row>
     <row r="17" spans="1:8" ht="157.5" customHeight="1">
-      <c r="A17" s="308" t="s">
-        <v>663</v>
+      <c r="A17" s="297" t="s">
+        <v>688</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="C17" s="88" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="270" t="s">
+      <c r="C17" s="83" t="s">
+        <v>689</v>
+      </c>
+      <c r="D17" s="261" t="s">
         <v>38</v>
       </c>
-      <c r="E17" s="138" t="s">
-[...9 lines deleted...]
-        <v>668</v>
+      <c r="E17" s="133" t="s">
+        <v>690</v>
+      </c>
+      <c r="F17" s="148" t="s">
+        <v>691</v>
+      </c>
+      <c r="G17" s="78" t="s">
+        <v>692</v>
+      </c>
+      <c r="H17" s="355" t="s">
+        <v>693</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="157.5" customHeight="1">
-      <c r="A18" s="308" t="s">
-        <v>669</v>
+      <c r="A18" s="297" t="s">
+        <v>694</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="C18" s="132" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="270" t="s">
+      <c r="C18" s="127" t="s">
+        <v>695</v>
+      </c>
+      <c r="D18" s="261" t="s">
         <v>14</v>
       </c>
-      <c r="E18" s="138" t="s">
-[...8 lines deleted...]
-      <c r="H18" s="85"/>
+      <c r="E18" s="133" t="s">
+        <v>696</v>
+      </c>
+      <c r="F18" s="148" t="s">
+        <v>697</v>
+      </c>
+      <c r="G18" s="78" t="s">
+        <v>698</v>
+      </c>
+      <c r="H18" s="80"/>
     </row>
     <row r="19" spans="1:8" ht="157.5" customHeight="1">
-      <c r="A19" s="308" t="s">
-        <v>674</v>
+      <c r="A19" s="297" t="s">
+        <v>699</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="133" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="270" t="s">
+      <c r="C19" s="128" t="s">
+        <v>700</v>
+      </c>
+      <c r="D19" s="261" t="s">
         <v>14</v>
       </c>
-      <c r="E19" s="90"/>
-[...4 lines deleted...]
-      <c r="H19" s="84"/>
+      <c r="E19" s="85"/>
+      <c r="F19" s="148"/>
+      <c r="G19" s="62" t="s">
+        <v>701</v>
+      </c>
+      <c r="H19" s="79"/>
     </row>
     <row r="20" spans="1:8" ht="157.5" customHeight="1">
-      <c r="A20" s="308" t="s">
-        <v>677</v>
+      <c r="A20" s="297" t="s">
+        <v>702</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="C20" s="88" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="91"/>
+      <c r="C20" s="83" t="s">
+        <v>703</v>
+      </c>
+      <c r="D20" s="261" t="s">
+        <v>704</v>
+      </c>
+      <c r="E20" s="86"/>
       <c r="F20" s="23"/>
       <c r="G20" s="26"/>
       <c r="H20" s="27"/>
     </row>
     <row r="21" spans="1:8" ht="157.5" customHeight="1">
-      <c r="A21" s="308" t="s">
-        <v>680</v>
+      <c r="A21" s="297" t="s">
+        <v>705</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="C21" s="149" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="270" t="s">
+      <c r="C21" s="83" t="s">
+        <v>706</v>
+      </c>
+      <c r="D21" s="261" t="s">
         <v>38</v>
       </c>
-      <c r="E21" s="138" t="s">
-[...9 lines deleted...]
-        <v>685</v>
+      <c r="E21" s="133" t="s">
+        <v>707</v>
+      </c>
+      <c r="F21" s="149" t="s">
+        <v>708</v>
+      </c>
+      <c r="G21" s="62" t="s">
+        <v>709</v>
+      </c>
+      <c r="H21" s="341" t="s">
+        <v>710</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="21" customHeight="1">
-      <c r="A22" s="354" t="s">
+      <c r="A22" s="372" t="s">
         <v>98</v>
       </c>
-      <c r="B22" s="354"/>
-[...5 lines deleted...]
-      <c r="H22" s="329"/>
+      <c r="B22" s="372"/>
+      <c r="C22" s="372"/>
+      <c r="D22" s="372"/>
+      <c r="E22" s="372"/>
+      <c r="F22" s="372"/>
+      <c r="G22" s="372"/>
+      <c r="H22" s="373"/>
     </row>
     <row r="23" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A23" s="355" t="s">
+      <c r="A23" s="384" t="s">
         <v>99</v>
       </c>
-      <c r="B23" s="355"/>
-[...8 lines deleted...]
-      <c r="A24" s="311" t="s">
+      <c r="B23" s="384"/>
+      <c r="C23" s="384"/>
+      <c r="D23" s="384"/>
+      <c r="E23" s="384"/>
+      <c r="F23" s="384"/>
+      <c r="G23" s="384"/>
+      <c r="H23" s="385"/>
+    </row>
+    <row r="24" spans="1:8" ht="30">
+      <c r="A24" s="300" t="s">
         <v>100</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C24" s="97" t="s">
+      <c r="C24" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D24" s="97" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="97" t="s">
+      <c r="D24" s="92" t="s">
+        <v>171</v>
+      </c>
+      <c r="E24" s="92" t="s">
         <v>7</v>
       </c>
       <c r="F24" s="20" t="s">
         <v>8</v>
       </c>
       <c r="G24" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="194.45" customHeight="1">
-      <c r="A25" s="309" t="s">
-        <v>686</v>
+      <c r="A25" s="298" t="s">
+        <v>711</v>
       </c>
       <c r="B25" s="14" t="s">
-        <v>285</v>
-[...14 lines deleted...]
-        <v>691</v>
+        <v>291</v>
+      </c>
+      <c r="C25" s="124" t="s">
+        <v>712</v>
+      </c>
+      <c r="D25" s="122" t="s">
+        <v>713</v>
+      </c>
+      <c r="E25" s="111" t="s">
+        <v>714</v>
+      </c>
+      <c r="F25" s="59" t="s">
+        <v>715</v>
+      </c>
+      <c r="G25" s="65" t="s">
+        <v>716</v>
       </c>
       <c r="H25" s="25"/>
     </row>
   </sheetData>
   <autoFilter ref="B4:E25" xr:uid="{6E8DFE1B-BB64-4B78-9DCD-BF140EAAD520}"/>
   <mergeCells count="5">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A22:H22"/>
     <mergeCell ref="A23:H23"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76F1F4A3-255A-4F5B-85EA-50DB12A2DD01}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:H20"/>
+  <dimension ref="A1:H21"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+    <sheetView topLeftCell="A7" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="E17" sqref="E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="47.85546875" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="10" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="4" max="4" width="17.85546875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="246" customHeight="1">
-      <c r="A1" s="366" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="366"/>
+      <c r="A1" s="398" t="s">
+        <v>717</v>
+      </c>
+      <c r="B1" s="398"/>
+      <c r="C1" s="398"/>
+      <c r="D1" s="398"/>
+      <c r="E1" s="398"/>
+      <c r="F1" s="398"/>
+      <c r="G1" s="398"/>
+      <c r="H1" s="398"/>
     </row>
     <row r="2" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A2" s="354" t="s">
+      <c r="A2" s="372" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="354"/>
-[...8 lines deleted...]
-      <c r="A3" s="359" t="s">
+      <c r="B2" s="372"/>
+      <c r="C2" s="372"/>
+      <c r="D2" s="372"/>
+      <c r="E2" s="372"/>
+      <c r="F2" s="372"/>
+      <c r="G2" s="372"/>
+      <c r="H2" s="372"/>
+    </row>
+    <row r="3" spans="1:8" ht="85.5" customHeight="1" thickBot="1">
+      <c r="A3" s="370" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="359"/>
-[...8 lines deleted...]
-      <c r="A4" s="313" t="s">
+      <c r="B3" s="370"/>
+      <c r="C3" s="370"/>
+      <c r="D3" s="370"/>
+      <c r="E3" s="370"/>
+      <c r="F3" s="370"/>
+      <c r="G3" s="370"/>
+      <c r="H3" s="370"/>
+    </row>
+    <row r="4" spans="1:8" ht="30.75" thickBot="1">
+      <c r="A4" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="22" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="198">
-[...3 lines deleted...]
-      <c r="B5" s="163" t="s">
+    <row r="5" spans="1:8" ht="84.75" customHeight="1">
+      <c r="A5" s="362" t="s">
+        <v>718</v>
+      </c>
+      <c r="B5" s="363" t="s">
         <v>12</v>
       </c>
-      <c r="C5" s="176" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="C5" s="364" t="s">
+        <v>719</v>
+      </c>
+      <c r="D5" s="365" t="s">
+        <v>403</v>
+      </c>
+      <c r="E5" s="366"/>
+      <c r="F5" s="367"/>
+      <c r="G5" s="368"/>
+      <c r="H5" s="369"/>
     </row>
     <row r="6" spans="1:8" ht="198">
-      <c r="A6" s="322" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="163" t="s">
+      <c r="A6" s="311" t="s">
+        <v>720</v>
+      </c>
+      <c r="B6" s="158" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="176" t="s">
-[...18 lines deleted...]
-      <c r="B7" s="163" t="s">
+      <c r="C6" s="169" t="s">
+        <v>721</v>
+      </c>
+      <c r="D6" s="365" t="s">
+        <v>403</v>
+      </c>
+      <c r="E6" s="171" t="s">
+        <v>722</v>
+      </c>
+      <c r="F6" s="170" t="s">
+        <v>723</v>
+      </c>
+      <c r="G6" s="172" t="s">
+        <v>724</v>
+      </c>
+      <c r="H6" s="344" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="198">
+      <c r="A7" s="311" t="s">
+        <v>726</v>
+      </c>
+      <c r="B7" s="158" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="176" t="s">
-[...22 lines deleted...]
-      <c r="B8" s="165" t="s">
+      <c r="C7" s="169" t="s">
+        <v>727</v>
+      </c>
+      <c r="D7" s="365" t="s">
+        <v>403</v>
+      </c>
+      <c r="E7" s="159"/>
+      <c r="F7" s="170"/>
+      <c r="G7" s="172" t="s">
+        <v>728</v>
+      </c>
+      <c r="H7" s="344" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="167.25">
+      <c r="A8" s="311" t="s">
+        <v>730</v>
+      </c>
+      <c r="B8" s="158" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="182" t="s">
-[...18 lines deleted...]
-      <c r="B9" s="165" t="s">
+      <c r="C8" s="169" t="s">
+        <v>731</v>
+      </c>
+      <c r="D8" s="365" t="s">
+        <v>403</v>
+      </c>
+      <c r="E8" s="159" t="s">
+        <v>732</v>
+      </c>
+      <c r="F8" s="174" t="s">
+        <v>733</v>
+      </c>
+      <c r="G8" s="172" t="s">
+        <v>734</v>
+      </c>
+      <c r="H8" s="173" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="152.25">
+      <c r="A9" s="311" t="s">
+        <v>736</v>
+      </c>
+      <c r="B9" s="160" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="186" t="s">
-[...18 lines deleted...]
-      <c r="B10" s="163" t="s">
+      <c r="C9" s="175" t="s">
+        <v>737</v>
+      </c>
+      <c r="D9" s="365" t="s">
+        <v>403</v>
+      </c>
+      <c r="E9" s="161"/>
+      <c r="F9" s="176"/>
+      <c r="G9" s="177" t="s">
+        <v>738</v>
+      </c>
+      <c r="H9" s="178" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="198">
+      <c r="A10" s="311" t="s">
+        <v>740</v>
+      </c>
+      <c r="B10" s="160" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="186" t="s">
-[...40 lines deleted...]
-      <c r="B12" s="163" t="s">
+      <c r="C10" s="179" t="s">
+        <v>741</v>
+      </c>
+      <c r="D10" s="365" t="s">
+        <v>403</v>
+      </c>
+      <c r="E10" s="159"/>
+      <c r="F10" s="180"/>
+      <c r="G10" s="181" t="s">
+        <v>742</v>
+      </c>
+      <c r="H10" s="360" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="323.25" customHeight="1">
+      <c r="A11" s="311" t="s">
+        <v>743</v>
+      </c>
+      <c r="B11" s="158" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="186" t="s">
-[...18 lines deleted...]
-      <c r="B13" s="163" t="s">
+      <c r="C11" s="179" t="s">
+        <v>744</v>
+      </c>
+      <c r="D11" s="365" t="s">
+        <v>403</v>
+      </c>
+      <c r="E11" s="159"/>
+      <c r="F11" s="182"/>
+      <c r="G11" s="181" t="s">
+        <v>745</v>
+      </c>
+      <c r="H11" s="183" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="409.5">
+      <c r="A12" s="311" t="s">
+        <v>747</v>
+      </c>
+      <c r="B12" s="158" t="s">
+        <v>748</v>
+      </c>
+      <c r="C12" s="179" t="s">
+        <v>749</v>
+      </c>
+      <c r="D12" s="263"/>
+      <c r="E12" s="159"/>
+      <c r="F12" s="271" t="s">
+        <v>750</v>
+      </c>
+      <c r="G12" s="181" t="s">
+        <v>751</v>
+      </c>
+      <c r="H12" s="342" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="328.5" customHeight="1">
+      <c r="A13" s="311" t="s">
+        <v>753</v>
+      </c>
+      <c r="B13" s="158" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="186" t="s">
-[...18 lines deleted...]
-      <c r="B14" s="163" t="s">
+      <c r="C13" s="179" t="s">
+        <v>754</v>
+      </c>
+      <c r="D13" s="365" t="s">
+        <v>403</v>
+      </c>
+      <c r="E13" s="162"/>
+      <c r="F13" s="184"/>
+      <c r="G13" s="181" t="s">
+        <v>755</v>
+      </c>
+      <c r="H13" s="342" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="409.6">
+      <c r="A14" s="311" t="s">
+        <v>757</v>
+      </c>
+      <c r="B14" s="158" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="186" t="s">
-[...18 lines deleted...]
-      <c r="B15" s="163" t="s">
+      <c r="C14" s="179" t="s">
+        <v>758</v>
+      </c>
+      <c r="D14" s="365" t="s">
+        <v>403</v>
+      </c>
+      <c r="E14" s="163"/>
+      <c r="F14" s="184"/>
+      <c r="G14" s="172" t="s">
+        <v>759</v>
+      </c>
+      <c r="H14" s="185" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="195.75" customHeight="1">
+      <c r="A15" s="311" t="s">
+        <v>761</v>
+      </c>
+      <c r="B15" s="158" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="186" t="s">
-[...3 lines deleted...]
-        <v>695</v>
+      <c r="C15" s="179" t="s">
+        <v>762</v>
+      </c>
+      <c r="D15" s="365" t="s">
+        <v>403</v>
       </c>
       <c r="E15" s="164"/>
-      <c r="F15" s="192"/>
-[...4 lines deleted...]
-        <v>742</v>
+      <c r="F15" s="184"/>
+      <c r="G15" s="172" t="s">
+        <v>763</v>
+      </c>
+      <c r="H15" s="343" t="s">
+        <v>764</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="166.5" customHeight="1">
-      <c r="A16" s="322" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="163" t="s">
+      <c r="A16" s="311" t="s">
+        <v>765</v>
+      </c>
+      <c r="B16" s="158" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="186" t="s">
-[...15 lines deleted...]
-      <c r="A17" s="358" t="s">
+      <c r="C16" s="179" t="s">
+        <v>766</v>
+      </c>
+      <c r="D16" s="365" t="s">
+        <v>403</v>
+      </c>
+      <c r="E16" s="159"/>
+      <c r="F16" s="184"/>
+      <c r="G16" s="181" t="s">
+        <v>767</v>
+      </c>
+      <c r="H16" s="342" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="166.5" customHeight="1">
+      <c r="A17" s="311" t="s">
+        <v>769</v>
+      </c>
+      <c r="B17" s="158" t="s">
+        <v>12</v>
+      </c>
+      <c r="C17" s="179" t="s">
+        <v>770</v>
+      </c>
+      <c r="D17" s="365" t="s">
+        <v>403</v>
+      </c>
+      <c r="E17" s="159"/>
+      <c r="F17" s="184"/>
+      <c r="G17" s="181" t="s">
+        <v>767</v>
+      </c>
+      <c r="H17" s="183" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A18" s="386" t="s">
         <v>98</v>
       </c>
-      <c r="B17" s="358"/>
-[...8 lines deleted...]
-      <c r="A18" s="368" t="s">
+      <c r="B18" s="386"/>
+      <c r="C18" s="386"/>
+      <c r="D18" s="386"/>
+      <c r="E18" s="386"/>
+      <c r="F18" s="386"/>
+      <c r="G18" s="386"/>
+      <c r="H18" s="401"/>
+    </row>
+    <row r="19" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A19" s="402" t="s">
         <v>99</v>
       </c>
-      <c r="B18" s="368"/>
-[...8 lines deleted...]
-      <c r="A19" s="313" t="s">
+      <c r="B19" s="402"/>
+      <c r="C19" s="402"/>
+      <c r="D19" s="402"/>
+      <c r="E19" s="402"/>
+      <c r="F19" s="402"/>
+      <c r="G19" s="402"/>
+      <c r="H19" s="403"/>
+    </row>
+    <row r="20" spans="1:8" ht="30">
+      <c r="A20" s="302" t="s">
         <v>100</v>
       </c>
-      <c r="B19" s="3" t="s">
+      <c r="B20" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C19" s="3" t="s">
+      <c r="C20" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D19" s="111" t="s">
+      <c r="D20" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="E19" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="20" t="s">
+      <c r="E20" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="F20" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="G19" s="21" t="s">
+      <c r="G20" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="H19" s="22" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:8"/>
+      <c r="H20" s="22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
-    <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A19:H19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7ABBA146-87D0-4D9D-AD14-158565946F93}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
   <dimension ref="A1:H15"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+    <sheetView topLeftCell="G5" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="L6" sqref="L6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" customHeight="1"/>
   <cols>
     <col min="2" max="2" width="11.85546875" customWidth="1"/>
-    <col min="3" max="3" width="47" style="121" customWidth="1"/>
+    <col min="3" max="3" width="47" style="116" customWidth="1"/>
     <col min="4" max="4" width="19.85546875" customWidth="1"/>
-    <col min="5" max="5" width="43.42578125" style="121" customWidth="1"/>
+    <col min="5" max="5" width="43.42578125" style="116" customWidth="1"/>
     <col min="6" max="6" width="33" customWidth="1"/>
     <col min="7" max="7" width="74.140625" customWidth="1"/>
     <col min="8" max="8" width="100.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="141" customFormat="1" ht="54.95" customHeight="1">
-[...12 lines deleted...]
-      <c r="A2" s="354" t="s">
+    <row r="1" spans="1:8" s="136" customFormat="1" ht="54.95" customHeight="1">
+      <c r="A1" s="370" t="s">
+        <v>773</v>
+      </c>
+      <c r="B1" s="370"/>
+      <c r="C1" s="370"/>
+      <c r="D1" s="370"/>
+      <c r="E1" s="370"/>
+      <c r="F1" s="370"/>
+      <c r="G1" s="370"/>
+      <c r="H1" s="370"/>
+    </row>
+    <row r="2" spans="1:8" s="136" customFormat="1" ht="21.95" customHeight="1">
+      <c r="A2" s="372" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="354"/>
-[...8 lines deleted...]
-      <c r="A3" s="359" t="s">
+      <c r="B2" s="372"/>
+      <c r="C2" s="372"/>
+      <c r="D2" s="372"/>
+      <c r="E2" s="372"/>
+      <c r="F2" s="372"/>
+      <c r="G2" s="372"/>
+      <c r="H2" s="372"/>
+    </row>
+    <row r="3" spans="1:8" s="137" customFormat="1" ht="42.95" customHeight="1">
+      <c r="A3" s="370" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="359"/>
-[...5 lines deleted...]
-      <c r="H3" s="359"/>
+      <c r="B3" s="370"/>
+      <c r="C3" s="370"/>
+      <c r="D3" s="370"/>
+      <c r="E3" s="370"/>
+      <c r="F3" s="370"/>
+      <c r="G3" s="370"/>
+      <c r="H3" s="370"/>
     </row>
     <row r="4" spans="1:8" s="2" customFormat="1" ht="42.6" customHeight="1">
-      <c r="A4" s="325" t="s">
+      <c r="A4" s="314" t="s">
         <v>100</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="97" t="s">
+      <c r="C4" s="92" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="97" t="s">
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="258" t="s">
+      <c r="F4" s="249" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="259" t="s">
+      <c r="G4" s="250" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="260" t="s">
+      <c r="H4" s="251" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="315" customHeight="1">
-      <c r="A5" s="370" t="s">
-        <v>748</v>
+      <c r="A5" s="320" t="s">
+        <v>774</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C5" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="270" t="s">
+      <c r="C5" s="82" t="s">
+        <v>775</v>
+      </c>
+      <c r="D5" s="261" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="88" t="s">
-[...14 lines deleted...]
-        <v>754</v>
+      <c r="E5" s="83" t="s">
+        <v>776</v>
+      </c>
+      <c r="F5" s="260" t="s">
+        <v>777</v>
+      </c>
+      <c r="G5" s="151" t="s">
+        <v>778</v>
+      </c>
+      <c r="H5" s="361" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="93.75">
+      <c r="A6" s="320" t="s">
+        <v>780</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="88" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="270" t="s">
+      <c r="C6" s="83" t="s">
+        <v>781</v>
+      </c>
+      <c r="D6" s="261" t="s">
         <v>14</v>
       </c>
-      <c r="E6" s="88" t="s">
-[...10 lines deleted...]
-        <v>758</v>
+      <c r="E6" s="83" t="s">
+        <v>782</v>
+      </c>
+      <c r="F6" s="260" t="s">
+        <v>783</v>
+      </c>
+      <c r="G6" s="50"/>
+      <c r="H6" s="51"/>
+    </row>
+    <row r="7" spans="1:8" ht="165">
+      <c r="A7" s="320" t="s">
+        <v>784</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="114" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="270" t="s">
+      <c r="C7" s="109" t="s">
+        <v>785</v>
+      </c>
+      <c r="D7" s="261" t="s">
         <v>14</v>
       </c>
-      <c r="E7" s="114" t="s">
-[...12 lines deleted...]
-        <v>763</v>
+      <c r="E7" s="109" t="s">
+        <v>786</v>
+      </c>
+      <c r="F7" s="264"/>
+      <c r="G7" s="339" t="s">
+        <v>787</v>
+      </c>
+      <c r="H7" s="358" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="56.25">
+      <c r="A8" s="320" t="s">
+        <v>789</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="88" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="270" t="s">
+      <c r="C8" s="83" t="s">
+        <v>790</v>
+      </c>
+      <c r="D8" s="261" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="114"/>
-[...4 lines deleted...]
-      <c r="H8" s="52"/>
+      <c r="E8" s="109"/>
+      <c r="F8" s="260"/>
+      <c r="G8" s="60" t="s">
+        <v>791</v>
+      </c>
+      <c r="H8" s="51"/>
     </row>
     <row r="9" spans="1:8" ht="222.75" customHeight="1">
-      <c r="A9" s="370" t="s">
-        <v>766</v>
+      <c r="A9" s="320" t="s">
+        <v>792</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>285</v>
-[...16 lines deleted...]
-      <c r="H9" s="52"/>
+        <v>291</v>
+      </c>
+      <c r="C9" s="83" t="s">
+        <v>793</v>
+      </c>
+      <c r="D9" s="267" t="s">
+        <v>794</v>
+      </c>
+      <c r="E9" s="109" t="s">
+        <v>795</v>
+      </c>
+      <c r="F9" s="260" t="s">
+        <v>796</v>
+      </c>
+      <c r="G9" s="60" t="s">
+        <v>797</v>
+      </c>
+      <c r="H9" s="51"/>
     </row>
     <row r="10" spans="1:8" ht="108" customHeight="1">
-      <c r="A10" s="370" t="s">
-        <v>772</v>
+      <c r="A10" s="320" t="s">
+        <v>798</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="270" t="s">
+      <c r="C10" s="82" t="s">
+        <v>799</v>
+      </c>
+      <c r="D10" s="261" t="s">
         <v>14</v>
       </c>
-      <c r="E10" s="114" t="s">
-[...6 lines deleted...]
-      <c r="H10" s="81"/>
+      <c r="E10" s="109" t="s">
+        <v>800</v>
+      </c>
+      <c r="F10" s="265"/>
+      <c r="G10" s="156" t="s">
+        <v>801</v>
+      </c>
+      <c r="H10" s="77"/>
     </row>
     <row r="11" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A11" s="354" t="s">
+      <c r="A11" s="372" t="s">
         <v>98</v>
       </c>
-      <c r="B11" s="354"/>
-[...5 lines deleted...]
-      <c r="H11" s="329"/>
+      <c r="B11" s="372"/>
+      <c r="C11" s="372"/>
+      <c r="D11" s="372"/>
+      <c r="E11" s="372"/>
+      <c r="F11" s="372"/>
+      <c r="G11" s="372"/>
+      <c r="H11" s="373"/>
     </row>
     <row r="12" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A12" s="355" t="s">
+      <c r="A12" s="384" t="s">
         <v>99</v>
       </c>
-      <c r="B12" s="355"/>
-[...8 lines deleted...]
-      <c r="A13" s="310" t="s">
+      <c r="B12" s="384"/>
+      <c r="C12" s="384"/>
+      <c r="D12" s="384"/>
+      <c r="E12" s="384"/>
+      <c r="F12" s="384"/>
+      <c r="G12" s="384"/>
+      <c r="H12" s="385"/>
+    </row>
+    <row r="13" spans="1:8" ht="30">
+      <c r="A13" s="299" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C13" s="97" t="s">
+      <c r="C13" s="92" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="E13" s="97" t="s">
+        <v>171</v>
+      </c>
+      <c r="E13" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F13" s="258" t="s">
+      <c r="F13" s="249" t="s">
         <v>8</v>
       </c>
-      <c r="G13" s="259" t="s">
+      <c r="G13" s="250" t="s">
         <v>9</v>
       </c>
-      <c r="H13" s="260" t="s">
+      <c r="H13" s="251" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="102.75" customHeight="1">
-      <c r="A14" s="356" t="s">
-        <v>776</v>
+      <c r="A14" s="315" t="s">
+        <v>802</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="120" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="278" t="s">
+      <c r="C14" s="115" t="s">
+        <v>803</v>
+      </c>
+      <c r="D14" s="268" t="s">
         <v>14</v>
       </c>
-      <c r="E14" s="108" t="s">
-[...3 lines deleted...]
-        <v>779</v>
+      <c r="E14" s="103" t="s">
+        <v>804</v>
+      </c>
+      <c r="F14" s="266" t="s">
+        <v>805</v>
       </c>
       <c r="G14" s="24"/>
       <c r="H14" s="25"/>
     </row>
-    <row r="15" spans="1:8" ht="60.75">
-[...1 lines deleted...]
-        <v>780</v>
+    <row r="15" spans="1:8" ht="60">
+      <c r="A15" s="315" t="s">
+        <v>806</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="120" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="278" t="s">
+      <c r="C15" s="115" t="s">
+        <v>807</v>
+      </c>
+      <c r="D15" s="268" t="s">
         <v>14</v>
       </c>
-      <c r="E15" s="108" t="s">
-[...6 lines deleted...]
-        <v>784</v>
+      <c r="E15" s="103" t="s">
+        <v>808</v>
+      </c>
+      <c r="F15" s="260" t="s">
+        <v>809</v>
+      </c>
+      <c r="G15" s="157" t="s">
+        <v>810</v>
       </c>
       <c r="H15" s="27"/>
     </row>
   </sheetData>
   <autoFilter ref="B4:E15" xr:uid="{7ABBA146-87D0-4D9D-AD14-158565946F93}"/>
   <mergeCells count="5">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A12:H12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F65791D-0BD2-4B59-82B0-56DB6C5A672B}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H20"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView topLeftCell="E1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="K19" sqref="K19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="17.140625" style="76" customWidth="1"/>
+    <col min="1" max="1" width="17.140625" style="72" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="36" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="46.85546875" style="117" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="33" style="209" customWidth="1"/>
+    <col min="3" max="3" width="46.85546875" style="112" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.28515625" style="204" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="43.42578125" style="112" customWidth="1"/>
+    <col min="6" max="6" width="33" style="201" customWidth="1"/>
     <col min="7" max="7" width="74.140625" style="36" customWidth="1"/>
-    <col min="8" max="8" width="100.5703125" style="76" customWidth="1"/>
+    <col min="8" max="8" width="100.5703125" style="72" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="72.599999999999994" customHeight="1">
-      <c r="A1" s="334" t="s">
+      <c r="A1" s="378" t="s">
         <v>112</v>
       </c>
-      <c r="B1" s="334"/>
-[...5 lines deleted...]
-      <c r="H1" s="335"/>
+      <c r="B1" s="378"/>
+      <c r="C1" s="378"/>
+      <c r="D1" s="378"/>
+      <c r="E1" s="378"/>
+      <c r="F1" s="378"/>
+      <c r="G1" s="378"/>
+      <c r="H1" s="379"/>
     </row>
     <row r="2" spans="1:8" ht="21.95" customHeight="1">
-      <c r="A2" s="336" t="s">
+      <c r="A2" s="380" t="s">
         <v>113</v>
       </c>
-      <c r="B2" s="336"/>
-[...5 lines deleted...]
-      <c r="H2" s="337"/>
+      <c r="B2" s="380"/>
+      <c r="C2" s="380"/>
+      <c r="D2" s="380"/>
+      <c r="E2" s="380"/>
+      <c r="F2" s="380"/>
+      <c r="G2" s="380"/>
+      <c r="H2" s="381"/>
     </row>
     <row r="3" spans="1:8" s="37" customFormat="1" ht="36" customHeight="1">
-      <c r="A3" s="338" t="s">
+      <c r="A3" s="382" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="338"/>
-[...8 lines deleted...]
-      <c r="A4" s="302" t="s">
+      <c r="B3" s="382"/>
+      <c r="C3" s="382"/>
+      <c r="D3" s="382"/>
+      <c r="E3" s="382"/>
+      <c r="F3" s="382"/>
+      <c r="G3" s="382"/>
+      <c r="H3" s="383"/>
+    </row>
+    <row r="4" spans="1:8" s="200" customFormat="1" ht="37.5">
+      <c r="A4" s="291" t="s">
         <v>100</v>
       </c>
-      <c r="B4" s="111" t="s">
+      <c r="B4" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="111" t="s">
+      <c r="C4" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="111" t="s">
+      <c r="D4" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="111" t="s">
+      <c r="E4" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="111" t="s">
+      <c r="F4" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="206" t="s">
+      <c r="G4" s="198" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="207" t="s">
+      <c r="H4" s="199" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="405.75" customHeight="1">
-      <c r="A5" s="304" t="s">
+      <c r="A5" s="293" t="s">
         <v>114</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="C5" s="113" t="s">
+      <c r="C5" s="108" t="s">
         <v>115</v>
       </c>
-      <c r="D5" s="94" t="s">
+      <c r="D5" s="89" t="s">
         <v>116</v>
       </c>
-      <c r="E5" s="114" t="s">
+      <c r="E5" s="109" t="s">
         <v>117</v>
       </c>
-      <c r="F5" s="171" t="s">
+      <c r="F5" s="166" t="s">
         <v>118</v>
       </c>
       <c r="G5" s="41" t="s">
         <v>119</v>
       </c>
-      <c r="H5" s="172" t="s">
+      <c r="H5" s="350" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="264" customHeight="1">
-      <c r="A6" s="304" t="s">
+      <c r="A6" s="293" t="s">
         <v>121</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>122</v>
       </c>
-      <c r="C6" s="114" t="s">
+      <c r="C6" s="109" t="s">
         <v>123</v>
       </c>
-      <c r="D6" s="213" t="s">
+      <c r="D6" s="205" t="s">
         <v>124</v>
       </c>
-      <c r="E6" s="114"/>
-      <c r="F6" s="171" t="s">
+      <c r="E6" s="109"/>
+      <c r="F6" s="166" t="s">
         <v>125</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>126</v>
       </c>
-      <c r="H6" s="42" t="s">
+      <c r="H6" s="349" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="143.1" customHeight="1">
-      <c r="A7" s="304" t="s">
+      <c r="A7" s="293" t="s">
         <v>128</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>122</v>
       </c>
-      <c r="C7" s="113" t="s">
+      <c r="C7" s="108" t="s">
         <v>129</v>
       </c>
-      <c r="D7" s="214" t="s">
+      <c r="D7" s="206" t="s">
         <v>14</v>
       </c>
-      <c r="E7" s="118" t="s">
+      <c r="E7" s="113" t="s">
         <v>130</v>
       </c>
-      <c r="F7" s="171" t="s">
+      <c r="F7" s="166" t="s">
         <v>131</v>
       </c>
       <c r="G7" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="H7" s="42" t="s">
+      <c r="H7" s="349" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="171.95" customHeight="1">
-      <c r="A8" s="304" t="s">
+      <c r="A8" s="293" t="s">
         <v>134</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>122</v>
       </c>
-      <c r="C8" s="113" t="s">
+      <c r="C8" s="108" t="s">
         <v>135</v>
       </c>
-      <c r="D8" s="214" t="s">
+      <c r="D8" s="206" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="114" t="s">
+      <c r="E8" s="109" t="s">
         <v>136</v>
       </c>
-      <c r="F8" s="171" t="s">
+      <c r="F8" s="166" t="s">
         <v>137</v>
       </c>
       <c r="G8" s="40" t="s">
         <v>138</v>
       </c>
       <c r="H8" s="42"/>
     </row>
     <row r="9" spans="1:8" ht="409.6" customHeight="1">
-      <c r="A9" s="304" t="s">
+      <c r="A9" s="293" t="s">
         <v>139</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>140</v>
       </c>
-      <c r="C9" s="114" t="s">
+      <c r="C9" s="109" t="s">
         <v>141</v>
       </c>
-      <c r="D9" s="215" t="s">
+      <c r="D9" s="207" t="s">
         <v>14</v>
       </c>
-      <c r="E9" s="173" t="s">
+      <c r="E9" s="167" t="s">
         <v>142</v>
       </c>
-      <c r="F9" s="171" t="s">
+      <c r="F9" s="166" t="s">
         <v>143</v>
       </c>
       <c r="G9" s="40" t="s">
         <v>144</v>
       </c>
-      <c r="H9" s="46" t="s">
+      <c r="H9" s="345" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="305.25">
-      <c r="A10" s="304" t="s">
+    <row r="10" spans="1:8" ht="300">
+      <c r="A10" s="293" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>140</v>
       </c>
-      <c r="C10" s="136" t="s">
+      <c r="C10" s="131" t="s">
         <v>147</v>
       </c>
-      <c r="D10" s="215" t="s">
+      <c r="D10" s="207" t="s">
         <v>14</v>
       </c>
-      <c r="E10" s="173" t="s">
+      <c r="E10" s="167" t="s">
         <v>142</v>
       </c>
-      <c r="F10" s="171" t="s">
+      <c r="F10" s="166" t="s">
         <v>148</v>
       </c>
       <c r="G10" s="40" t="s">
         <v>149</v>
       </c>
-      <c r="H10" s="42" t="s">
+      <c r="H10" s="349" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="143.25" customHeight="1">
-      <c r="A11" s="304" t="s">
+      <c r="A11" s="293" t="s">
         <v>151</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="174" t="s">
+      <c r="C11" s="168" t="s">
         <v>152</v>
       </c>
-      <c r="D11" s="215" t="s">
+      <c r="D11" s="207" t="s">
         <v>14</v>
       </c>
-      <c r="E11" s="173" t="s">
+      <c r="E11" s="167" t="s">
         <v>142</v>
       </c>
-      <c r="F11" s="171" t="s">
+      <c r="F11" s="166" t="s">
         <v>153</v>
       </c>
       <c r="G11" s="40" t="s">
         <v>154</v>
       </c>
       <c r="H11" s="42" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="165" customHeight="1">
-      <c r="A12" s="304" t="s">
+      <c r="A12" s="293" t="s">
         <v>156</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="149" t="s">
+      <c r="C12" s="83" t="s">
         <v>157</v>
       </c>
-      <c r="D12" s="215" t="s">
+      <c r="D12" s="207" t="s">
         <v>14</v>
       </c>
-      <c r="E12" s="114" t="s">
+      <c r="E12" s="109" t="s">
         <v>158</v>
       </c>
-      <c r="F12" s="175" t="s">
+      <c r="F12" s="333" t="s">
         <v>159</v>
       </c>
       <c r="G12" s="40" t="s">
         <v>160</v>
       </c>
       <c r="H12" s="42" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="147" customHeight="1">
-      <c r="A13" s="304" t="s">
+      <c r="A13" s="293" t="s">
         <v>162</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="88" t="s">
+      <c r="C13" s="83" t="s">
         <v>163</v>
       </c>
-      <c r="D13" s="215" t="s">
+      <c r="D13" s="207" t="s">
         <v>14</v>
       </c>
-      <c r="E13" s="114" t="s">
+      <c r="E13" s="109" t="s">
         <v>164</v>
       </c>
-      <c r="F13" s="171" t="s">
+      <c r="F13" s="166" t="s">
         <v>165</v>
       </c>
       <c r="G13" s="40" t="s">
         <v>166</v>
       </c>
       <c r="H13" s="42"/>
     </row>
-    <row r="14" spans="1:8" ht="17.45" customHeight="1">
-      <c r="A14" s="328" t="s">
+    <row r="14" spans="1:8" ht="269.25" customHeight="1">
+      <c r="A14" s="293" t="s">
+        <v>167</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="144" t="s">
+        <v>168</v>
+      </c>
+      <c r="D14" s="207" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="109"/>
+      <c r="F14" s="63"/>
+      <c r="G14" s="338" t="s">
+        <v>169</v>
+      </c>
+      <c r="H14" s="351" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="17.45" customHeight="1">
+      <c r="A15" s="372" t="s">
         <v>98</v>
       </c>
-      <c r="B14" s="328"/>
-[...8 lines deleted...]
-      <c r="A15" s="340" t="s">
+      <c r="B15" s="372"/>
+      <c r="C15" s="372"/>
+      <c r="D15" s="372"/>
+      <c r="E15" s="372"/>
+      <c r="F15" s="372"/>
+      <c r="G15" s="372"/>
+      <c r="H15" s="373"/>
+    </row>
+    <row r="16" spans="1:8" ht="17.45" customHeight="1">
+      <c r="A16" s="384" t="s">
         <v>99</v>
       </c>
-      <c r="B15" s="340"/>
-[...8 lines deleted...]
-      <c r="A16" s="302" t="s">
+      <c r="B16" s="384"/>
+      <c r="C16" s="384"/>
+      <c r="D16" s="384"/>
+      <c r="E16" s="384"/>
+      <c r="F16" s="384"/>
+      <c r="G16" s="384"/>
+      <c r="H16" s="385"/>
+    </row>
+    <row r="17" spans="1:8" s="204" customFormat="1" ht="37.5">
+      <c r="A17" s="291" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="112" t="s">
+      <c r="B17" s="107" t="s">
         <v>4</v>
       </c>
-      <c r="C16" s="112" t="s">
+      <c r="C17" s="107" t="s">
         <v>5</v>
       </c>
-      <c r="D16" s="112" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="251" t="s">
+      <c r="D17" s="107" t="s">
+        <v>171</v>
+      </c>
+      <c r="E17" s="242" t="s">
         <v>7</v>
       </c>
-      <c r="F16" s="111" t="s">
+      <c r="F17" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="G16" s="206" t="s">
+      <c r="G17" s="198" t="s">
         <v>9</v>
       </c>
-      <c r="H16" s="207" t="s">
+      <c r="H17" s="199" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="192" customHeight="1">
-[...3 lines deleted...]
-      <c r="B17" s="32" t="s">
+    <row r="18" spans="1:8" ht="192" customHeight="1">
+      <c r="A18" s="294" t="s">
+        <v>172</v>
+      </c>
+      <c r="B18" s="32" t="s">
         <v>122</v>
       </c>
-      <c r="C17" s="115" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="216" t="s">
+      <c r="C18" s="110" t="s">
+        <v>173</v>
+      </c>
+      <c r="D18" s="208" t="s">
         <v>14</v>
       </c>
-      <c r="E17" s="116" t="s">
-[...13 lines deleted...]
-      <c r="A18" s="305" t="s">
+      <c r="E18" s="111" t="s">
         <v>174</v>
       </c>
-      <c r="B18" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="116" t="s">
+      <c r="F18" s="63" t="s">
         <v>175</v>
       </c>
-      <c r="D18" s="217" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="116" t="s">
+      <c r="G18" s="62" t="s">
         <v>176</v>
       </c>
-      <c r="F18" s="66" t="s">
+      <c r="H18" s="349" t="s">
         <v>177</v>
       </c>
-      <c r="G18" s="40" t="s">
+    </row>
+    <row r="19" spans="1:8" ht="140.1" customHeight="1">
+      <c r="A19" s="294" t="s">
         <v>178</v>
-      </c>
-[...6 lines deleted...]
-        <v>180</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>122</v>
       </c>
-      <c r="C19" s="116" t="s">
+      <c r="C19" s="111" t="s">
+        <v>179</v>
+      </c>
+      <c r="D19" s="209" t="s">
+        <v>14</v>
+      </c>
+      <c r="E19" s="111" t="s">
+        <v>180</v>
+      </c>
+      <c r="F19" s="63" t="s">
         <v>181</v>
       </c>
-      <c r="D19" s="217" t="s">
+      <c r="G19" s="40" t="s">
+        <v>182</v>
+      </c>
+      <c r="H19" s="349" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="225">
+      <c r="A20" s="294" t="s">
+        <v>184</v>
+      </c>
+      <c r="B20" s="33" t="s">
+        <v>122</v>
+      </c>
+      <c r="C20" s="111" t="s">
+        <v>185</v>
+      </c>
+      <c r="D20" s="209" t="s">
         <v>14</v>
       </c>
-      <c r="E19" s="116" t="s">
-[...9 lines deleted...]
-        <v>185</v>
+      <c r="E20" s="111" t="s">
+        <v>186</v>
+      </c>
+      <c r="F20" s="63" t="s">
+        <v>187</v>
+      </c>
+      <c r="G20" s="62" t="s">
+        <v>188</v>
+      </c>
+      <c r="H20" s="349" t="s">
+        <v>189</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="B4:E19" xr:uid="{9F65791D-0BD2-4B59-82B0-56DB6C5A672B}"/>
+  <autoFilter ref="B4:E20" xr:uid="{9F65791D-0BD2-4B59-82B0-56DB6C5A672B}"/>
   <mergeCells count="5">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
-    <mergeCell ref="A14:H14"/>
     <mergeCell ref="A15:H15"/>
+    <mergeCell ref="A16:H16"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{754B7C7A-B3D0-4574-900A-EE62AF034591}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
   <dimension ref="A1:H27"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+    <sheetView topLeftCell="C25" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="10"/>
     <col min="2" max="2" width="11.85546875" customWidth="1"/>
-    <col min="3" max="3" width="47" style="121" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="33" style="194" customWidth="1"/>
+    <col min="3" max="3" width="47" style="116" customWidth="1"/>
+    <col min="4" max="4" width="19.85546875" style="235" customWidth="1"/>
+    <col min="5" max="5" width="43.42578125" style="116" customWidth="1"/>
+    <col min="6" max="6" width="33" style="186" customWidth="1"/>
     <col min="7" max="7" width="74.140625" customWidth="1"/>
     <col min="8" max="8" width="100.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="36.75" customHeight="1">
-      <c r="A1" s="326" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="326"/>
+      <c r="A1" s="370" t="s">
+        <v>190</v>
+      </c>
+      <c r="B1" s="370"/>
+      <c r="C1" s="370"/>
+      <c r="D1" s="370"/>
+      <c r="E1" s="370"/>
+      <c r="F1" s="370"/>
+      <c r="G1" s="370"/>
+      <c r="H1" s="370"/>
     </row>
     <row r="2" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A2" s="342" t="s">
+      <c r="A2" s="386" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="342"/>
-[...5 lines deleted...]
-      <c r="H2" s="342"/>
+      <c r="B2" s="386"/>
+      <c r="C2" s="386"/>
+      <c r="D2" s="386"/>
+      <c r="E2" s="386"/>
+      <c r="F2" s="386"/>
+      <c r="G2" s="386"/>
+      <c r="H2" s="386"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" ht="44.25" customHeight="1">
-      <c r="A3" s="326" t="s">
+      <c r="A3" s="370" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="326"/>
-[...8 lines deleted...]
-      <c r="A4" s="306" t="s">
+      <c r="B3" s="370"/>
+      <c r="C3" s="370"/>
+      <c r="D3" s="370"/>
+      <c r="E3" s="370"/>
+      <c r="F3" s="370"/>
+      <c r="G3" s="370"/>
+      <c r="H3" s="370"/>
+    </row>
+    <row r="4" spans="1:8" s="2" customFormat="1" ht="30">
+      <c r="A4" s="295" t="s">
         <v>100</v>
       </c>
       <c r="B4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="96" t="s">
+      <c r="C4" s="91" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="218" t="s">
+      <c r="D4" s="210" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="96" t="s">
+      <c r="E4" s="91" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="227" t="s">
+      <c r="F4" s="219" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="228" t="s">
+      <c r="G4" s="220" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="228" t="s">
+      <c r="H4" s="220" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="142.9" customHeight="1">
-      <c r="A5" s="307" t="s">
-        <v>187</v>
+      <c r="A5" s="296" t="s">
+        <v>191</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="C5" s="119" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="220" t="s">
+      <c r="C5" s="114" t="s">
+        <v>192</v>
+      </c>
+      <c r="D5" s="212" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="88" t="s">
-[...9 lines deleted...]
-        <v>192</v>
+      <c r="E5" s="83" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="221" t="s">
+        <v>194</v>
+      </c>
+      <c r="G5" s="104" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="345" t="s">
+        <v>196</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="184.9" customHeight="1">
-      <c r="A6" s="307" t="s">
-        <v>193</v>
+      <c r="A6" s="296" t="s">
+        <v>197</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="C6" s="87" t="s">
-[...7 lines deleted...]
-      <c r="G6" s="109" t="s">
+      <c r="C6" s="82" t="s">
+        <v>198</v>
+      </c>
+      <c r="D6" s="165" t="s">
+        <v>199</v>
+      </c>
+      <c r="E6" s="86"/>
+      <c r="F6" s="221"/>
+      <c r="G6" s="104" t="s">
+        <v>200</v>
+      </c>
+      <c r="H6" s="345" t="s">
         <v>196</v>
       </c>
-      <c r="H6" s="38" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:8" ht="255" customHeight="1">
-      <c r="A7" s="307" t="s">
-        <v>197</v>
+      <c r="A7" s="296" t="s">
+        <v>201</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="C7" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="221" t="s">
+      <c r="C7" s="82" t="s">
+        <v>202</v>
+      </c>
+      <c r="D7" s="213" t="s">
         <v>14</v>
       </c>
-      <c r="E7" s="88"/>
-[...10 lines deleted...]
-        <v>201</v>
+      <c r="E7" s="83"/>
+      <c r="F7" s="222"/>
+      <c r="G7" s="189" t="s">
+        <v>203</v>
+      </c>
+      <c r="H7" s="349" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="145.5" customHeight="1">
+      <c r="A8" s="296" t="s">
+        <v>205</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="C8" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="221" t="s">
+      <c r="C8" s="82" t="s">
+        <v>206</v>
+      </c>
+      <c r="D8" s="213" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="88" t="s">
-[...3 lines deleted...]
-        <v>204</v>
+      <c r="E8" s="83" t="s">
+        <v>207</v>
+      </c>
+      <c r="F8" s="223" t="s">
+        <v>208</v>
       </c>
       <c r="G8" s="43" t="s">
-        <v>205</v>
-[...7 lines deleted...]
-        <v>207</v>
+        <v>209</v>
+      </c>
+      <c r="H8" s="345" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="135">
+      <c r="A9" s="296" t="s">
+        <v>211</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="C9" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="221" t="s">
+      <c r="C9" s="82" t="s">
+        <v>212</v>
+      </c>
+      <c r="D9" s="213" t="s">
         <v>14</v>
       </c>
-      <c r="E9" s="88"/>
-      <c r="F9" s="232"/>
+      <c r="E9" s="83"/>
+      <c r="F9" s="224"/>
       <c r="G9" s="43" t="s">
-        <v>209</v>
-[...7 lines deleted...]
-        <v>211</v>
+        <v>213</v>
+      </c>
+      <c r="H9" s="345" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="225">
+      <c r="A10" s="296" t="s">
+        <v>215</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="C10" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="222" t="s">
+      <c r="C10" s="82" t="s">
+        <v>216</v>
+      </c>
+      <c r="D10" s="214" t="s">
         <v>14</v>
       </c>
-      <c r="E10" s="87"/>
-[...10 lines deleted...]
-        <v>215</v>
+      <c r="E10" s="82"/>
+      <c r="F10" s="225"/>
+      <c r="G10" s="189" t="s">
+        <v>217</v>
+      </c>
+      <c r="H10" s="345" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="105">
+      <c r="A11" s="296" t="s">
+        <v>219</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="C11" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="221" t="s">
+      <c r="C11" s="82" t="s">
+        <v>220</v>
+      </c>
+      <c r="D11" s="213" t="s">
         <v>14</v>
       </c>
-      <c r="E11" s="87" t="s">
-[...3 lines deleted...]
-        <v>218</v>
+      <c r="E11" s="82" t="s">
+        <v>221</v>
+      </c>
+      <c r="F11" s="226" t="s">
+        <v>222</v>
       </c>
       <c r="G11" s="43" t="s">
-        <v>219</v>
-[...7 lines deleted...]
-        <v>220</v>
+        <v>223</v>
+      </c>
+      <c r="H11" s="345" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="105">
+      <c r="A12" s="296" t="s">
+        <v>225</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="C12" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="221" t="s">
+      <c r="C12" s="82" t="s">
+        <v>226</v>
+      </c>
+      <c r="D12" s="213" t="s">
         <v>14</v>
       </c>
-      <c r="E12" s="113" t="s">
-[...3 lines deleted...]
-        <v>223</v>
+      <c r="E12" s="108" t="s">
+        <v>227</v>
+      </c>
+      <c r="F12" s="226" t="s">
+        <v>228</v>
       </c>
       <c r="G12" s="43" t="s">
-        <v>224</v>
-[...7 lines deleted...]
-        <v>226</v>
+        <v>229</v>
+      </c>
+      <c r="H12" s="345" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="165">
+      <c r="A13" s="297" t="s">
+        <v>231</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="C13" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="222" t="s">
+      <c r="C13" s="82" t="s">
+        <v>232</v>
+      </c>
+      <c r="D13" s="214" t="s">
         <v>14</v>
       </c>
-      <c r="E13" s="88" t="s">
-[...3 lines deleted...]
-        <v>229</v>
+      <c r="E13" s="83" t="s">
+        <v>233</v>
+      </c>
+      <c r="F13" s="226" t="s">
+        <v>234</v>
       </c>
       <c r="G13" s="43" t="s">
-        <v>230</v>
-[...7 lines deleted...]
-        <v>232</v>
+        <v>235</v>
+      </c>
+      <c r="H13" s="345" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="120">
+      <c r="A14" s="297" t="s">
+        <v>237</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="C14" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="221" t="s">
+      <c r="C14" s="82" t="s">
+        <v>238</v>
+      </c>
+      <c r="D14" s="213" t="s">
         <v>14</v>
       </c>
-      <c r="E14" s="87" t="s">
-[...3 lines deleted...]
-        <v>235</v>
+      <c r="E14" s="82" t="s">
+        <v>239</v>
+      </c>
+      <c r="F14" s="227" t="s">
+        <v>240</v>
       </c>
       <c r="G14" s="43" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>241</v>
+      </c>
+      <c r="H14" s="345" t="s">
+        <v>242</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="156" customHeight="1">
-      <c r="A15" s="308" t="s">
-        <v>238</v>
+      <c r="A15" s="297" t="s">
+        <v>243</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="88" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="223" t="s">
+      <c r="C15" s="83" t="s">
+        <v>244</v>
+      </c>
+      <c r="D15" s="215" t="s">
         <v>14</v>
       </c>
-      <c r="E15" s="113" t="s">
-[...3 lines deleted...]
-        <v>241</v>
+      <c r="E15" s="108" t="s">
+        <v>245</v>
+      </c>
+      <c r="F15" s="100" t="s">
+        <v>246</v>
       </c>
       <c r="G15" s="43" t="s">
-        <v>242</v>
-[...7 lines deleted...]
-        <v>244</v>
+        <v>247</v>
+      </c>
+      <c r="H15" s="345" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="150">
+      <c r="A16" s="297" t="s">
+        <v>249</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="114" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="223" t="s">
+      <c r="C16" s="109" t="s">
+        <v>250</v>
+      </c>
+      <c r="D16" s="215" t="s">
         <v>38</v>
       </c>
-      <c r="E16" s="88" t="s">
+      <c r="E16" s="83" t="s">
+        <v>251</v>
+      </c>
+      <c r="F16" s="100" t="s">
         <v>246</v>
       </c>
-      <c r="F16" s="105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="40" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="H16" s="38" t="s">
-        <v>248</v>
-[...4 lines deleted...]
-        <v>249</v>
+        <v>253</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="112.5">
+      <c r="A17" s="297" t="s">
+        <v>254</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C17" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="221" t="s">
+      <c r="C17" s="82" t="s">
+        <v>255</v>
+      </c>
+      <c r="D17" s="213" t="s">
         <v>14</v>
       </c>
-      <c r="E17" s="87" t="s">
-[...3 lines deleted...]
-        <v>241</v>
+      <c r="E17" s="82" t="s">
+        <v>256</v>
+      </c>
+      <c r="F17" s="100" t="s">
+        <v>246</v>
       </c>
       <c r="G17" s="40" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="H17" s="38" t="s">
-        <v>253</v>
-[...4 lines deleted...]
-        <v>254</v>
+        <v>258</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="131.25">
+      <c r="A18" s="297" t="s">
+        <v>259</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C18" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="221" t="s">
+      <c r="C18" s="82" t="s">
+        <v>260</v>
+      </c>
+      <c r="D18" s="213" t="s">
         <v>14</v>
       </c>
-      <c r="E18" s="114" t="s">
-[...3 lines deleted...]
-        <v>241</v>
+      <c r="E18" s="109" t="s">
+        <v>261</v>
+      </c>
+      <c r="F18" s="100" t="s">
+        <v>246</v>
       </c>
       <c r="G18" s="43" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="H18" s="236"/>
+        <v>262</v>
+      </c>
+      <c r="H18" s="228"/>
     </row>
     <row r="19" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A19" s="328" t="s">
+      <c r="A19" s="372" t="s">
         <v>98</v>
       </c>
-      <c r="B19" s="328"/>
-[...5 lines deleted...]
-      <c r="H19" s="329"/>
+      <c r="B19" s="372"/>
+      <c r="C19" s="372"/>
+      <c r="D19" s="372"/>
+      <c r="E19" s="372"/>
+      <c r="F19" s="372"/>
+      <c r="G19" s="372"/>
+      <c r="H19" s="373"/>
     </row>
     <row r="20" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A20" s="340" t="s">
+      <c r="A20" s="384" t="s">
         <v>99</v>
       </c>
-      <c r="B20" s="340"/>
-[...8 lines deleted...]
-      <c r="A21" s="306" t="s">
+      <c r="B20" s="384"/>
+      <c r="C20" s="384"/>
+      <c r="D20" s="384"/>
+      <c r="E20" s="384"/>
+      <c r="F20" s="384"/>
+      <c r="G20" s="384"/>
+      <c r="H20" s="385"/>
+    </row>
+    <row r="21" spans="1:8" ht="30">
+      <c r="A21" s="295" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C21" s="97" t="s">
+      <c r="C21" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D21" s="219" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="97" t="s">
+      <c r="D21" s="211" t="s">
+        <v>171</v>
+      </c>
+      <c r="E21" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F21" s="237" t="s">
+      <c r="F21" s="229" t="s">
         <v>8</v>
       </c>
-      <c r="G21" s="238" t="s">
+      <c r="G21" s="230" t="s">
         <v>9</v>
       </c>
-      <c r="H21" s="238" t="s">
+      <c r="H21" s="230" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="99.75" customHeight="1">
-      <c r="A22" s="309" t="s">
-        <v>258</v>
+      <c r="A22" s="298" t="s">
+        <v>263</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>122</v>
       </c>
-      <c r="C22" s="120" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="211" t="s">
+      <c r="C22" s="115" t="s">
+        <v>264</v>
+      </c>
+      <c r="D22" s="203" t="s">
         <v>14</v>
       </c>
-      <c r="E22" s="120"/>
-[...6 lines deleted...]
-        <v>260</v>
+      <c r="E22" s="115"/>
+      <c r="F22" s="231"/>
+      <c r="G22" s="232"/>
+      <c r="H22" s="228"/>
+    </row>
+    <row r="23" spans="1:8" ht="120">
+      <c r="A23" s="298" t="s">
+        <v>265</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>122</v>
       </c>
-      <c r="C23" s="110" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="224" t="s">
+      <c r="C23" s="105" t="s">
+        <v>266</v>
+      </c>
+      <c r="D23" s="216" t="s">
         <v>14</v>
       </c>
-      <c r="E23" s="120"/>
-[...8 lines deleted...]
-        <v>263</v>
+      <c r="E23" s="115"/>
+      <c r="F23" s="231"/>
+      <c r="G23" s="232"/>
+      <c r="H23" s="345" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="75">
+      <c r="A24" s="298" t="s">
+        <v>268</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>122</v>
       </c>
-      <c r="C24" s="110" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="224" t="s">
+      <c r="C24" s="105" t="s">
+        <v>269</v>
+      </c>
+      <c r="D24" s="216" t="s">
         <v>14</v>
       </c>
-      <c r="E24" s="122" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="E24" s="117" t="s">
+        <v>270</v>
+      </c>
+      <c r="F24" s="233" t="s">
+        <v>271</v>
       </c>
       <c r="G24" s="43" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>272</v>
+      </c>
+      <c r="H24" s="228"/>
+    </row>
+    <row r="25" spans="1:8" ht="131.25">
+      <c r="A25" s="298" t="s">
+        <v>273</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>122</v>
       </c>
-      <c r="C25" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="225" t="s">
+      <c r="C25" s="103" t="s">
+        <v>274</v>
+      </c>
+      <c r="D25" s="217" t="s">
         <v>14</v>
       </c>
-      <c r="E25" s="108" t="s">
-[...14 lines deleted...]
-        <v>274</v>
+      <c r="E25" s="103" t="s">
+        <v>275</v>
+      </c>
+      <c r="F25" s="100" t="s">
+        <v>276</v>
+      </c>
+      <c r="G25" s="234" t="s">
+        <v>277</v>
+      </c>
+      <c r="H25" s="349" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="165">
+      <c r="A26" s="298" t="s">
+        <v>279</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>122</v>
       </c>
-      <c r="C26" s="110" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="225" t="s">
+      <c r="C26" s="105" t="s">
+        <v>280</v>
+      </c>
+      <c r="D26" s="217" t="s">
         <v>14</v>
       </c>
-      <c r="E26" s="108" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="E26" s="103" t="s">
+        <v>281</v>
+      </c>
+      <c r="F26" s="226" t="s">
+        <v>282</v>
       </c>
       <c r="G26" s="43" t="s">
-        <v>278</v>
-[...7 lines deleted...]
-        <v>279</v>
+        <v>283</v>
+      </c>
+      <c r="H26" s="345" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="105">
+      <c r="A27" s="298" t="s">
+        <v>285</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>122</v>
       </c>
-      <c r="C27" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="226" t="s">
+      <c r="C27" s="103" t="s">
+        <v>286</v>
+      </c>
+      <c r="D27" s="218" t="s">
         <v>14</v>
       </c>
-      <c r="E27" s="108" t="s">
-[...6 lines deleted...]
-      <c r="H27" s="236"/>
+      <c r="E27" s="103" t="s">
+        <v>287</v>
+      </c>
+      <c r="F27" s="231"/>
+      <c r="G27" s="104" t="s">
+        <v>288</v>
+      </c>
+      <c r="H27" s="228"/>
     </row>
   </sheetData>
   <autoFilter ref="B4:E27" xr:uid="{754B7C7A-B3D0-4574-900A-EE62AF034591}"/>
   <mergeCells count="5">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A19:H19"/>
     <mergeCell ref="A20:H20"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49B4D9E6-96A6-4134-94B3-900A0358DB7B}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:H24"/>
+  <dimension ref="A1:H25"/>
   <sheetViews>
-    <sheetView topLeftCell="A17" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="D5" sqref="D5"/>
+    <sheetView topLeftCell="F23" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="10"/>
     <col min="2" max="2" width="16.5703125" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="51.85546875" style="121" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="45.5703125" style="121" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="51.85546875" style="116" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="32.42578125" customWidth="1"/>
+    <col min="5" max="5" width="45.5703125" style="116" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="102.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="121.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="85.5" customHeight="1">
-      <c r="A1" s="343" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="343"/>
+      <c r="A1" s="387" t="s">
+        <v>289</v>
+      </c>
+      <c r="B1" s="387"/>
+      <c r="C1" s="387"/>
+      <c r="D1" s="387"/>
+      <c r="E1" s="387"/>
+      <c r="F1" s="387"/>
+      <c r="G1" s="387"/>
+      <c r="H1" s="387"/>
     </row>
     <row r="2" spans="1:8" ht="15" customHeight="1">
-      <c r="A2" s="344" t="s">
+      <c r="A2" s="388" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="344"/>
-[...5 lines deleted...]
-      <c r="H2" s="344"/>
+      <c r="B2" s="388"/>
+      <c r="C2" s="388"/>
+      <c r="D2" s="388"/>
+      <c r="E2" s="388"/>
+      <c r="F2" s="388"/>
+      <c r="G2" s="388"/>
+      <c r="H2" s="388"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" ht="45.95" customHeight="1">
-      <c r="A3" s="326" t="s">
+      <c r="A3" s="370" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="326"/>
-[...8 lines deleted...]
-      <c r="A4" s="318" t="s">
+      <c r="B3" s="370"/>
+      <c r="C3" s="370"/>
+      <c r="D3" s="370"/>
+      <c r="E3" s="370"/>
+      <c r="F3" s="370"/>
+      <c r="G3" s="370"/>
+      <c r="H3" s="370"/>
+    </row>
+    <row r="4" spans="1:8" s="309" customFormat="1" ht="45.6" customHeight="1">
+      <c r="A4" s="307" t="s">
         <v>100</v>
       </c>
-      <c r="B4" s="97" t="s">
+      <c r="B4" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="97" t="s">
+      <c r="C4" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="97" t="s">
+      <c r="D4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="97" t="s">
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="97" t="s">
+      <c r="F4" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="319" t="s">
+      <c r="G4" s="308" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="319" t="s">
+      <c r="H4" s="308" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="298.5" customHeight="1">
-      <c r="A5" s="312" t="s">
-        <v>284</v>
+      <c r="A5" s="301" t="s">
+        <v>290</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>291</v>
+      </c>
+      <c r="C5" s="82" t="s">
+        <v>292</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>293</v>
+      </c>
+      <c r="E5" s="83" t="s">
+        <v>294</v>
+      </c>
+      <c r="F5" s="236" t="s">
+        <v>295</v>
       </c>
       <c r="G5" s="43" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>296</v>
+      </c>
+      <c r="H5" s="346" t="s">
+        <v>297</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="155.25" customHeight="1">
-      <c r="A6" s="312" t="s">
-        <v>292</v>
+      <c r="A6" s="301" t="s">
+        <v>298</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="155" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="222" t="s">
+      <c r="C6" s="150" t="s">
+        <v>299</v>
+      </c>
+      <c r="D6" s="214" t="s">
         <v>14</v>
       </c>
-      <c r="E6" s="88"/>
-      <c r="F6" s="245"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="237"/>
       <c r="G6" s="43" t="s">
-        <v>294</v>
-[...7 lines deleted...]
-        <v>296</v>
+        <v>300</v>
+      </c>
+      <c r="H6" s="346" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="120">
+      <c r="A7" s="301" t="s">
+        <v>302</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="124" t="s">
-[...9 lines deleted...]
-        <v>300</v>
+      <c r="C7" s="119" t="s">
+        <v>303</v>
+      </c>
+      <c r="D7" s="243" t="s">
+        <v>304</v>
+      </c>
+      <c r="E7" s="83" t="s">
+        <v>305</v>
+      </c>
+      <c r="F7" s="236" t="s">
+        <v>306</v>
       </c>
       <c r="G7" s="35" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>307</v>
+      </c>
+      <c r="H7" s="341" t="s">
+        <v>308</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="196.5" customHeight="1">
-      <c r="A8" s="312" t="s">
-        <v>303</v>
+      <c r="A8" s="301" t="s">
+        <v>309</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="88" t="s">
+      <c r="C8" s="83" t="s">
+        <v>310</v>
+      </c>
+      <c r="D8" s="243" t="s">
         <v>304</v>
       </c>
-      <c r="D8" s="252" t="s">
-[...6 lines deleted...]
-        <v>306</v>
+      <c r="E8" s="85" t="s">
+        <v>311</v>
+      </c>
+      <c r="F8" s="236" t="s">
+        <v>312</v>
       </c>
       <c r="G8" s="43" t="s">
-        <v>307</v>
-[...7 lines deleted...]
-        <v>309</v>
+        <v>313</v>
+      </c>
+      <c r="H8" s="341" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="390">
+      <c r="A9" s="301" t="s">
+        <v>315</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="C9" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="253" t="s">
+      <c r="C9" s="82" t="s">
+        <v>316</v>
+      </c>
+      <c r="D9" s="244" t="s">
         <v>14</v>
       </c>
-      <c r="E9" s="91"/>
-      <c r="F9" s="245"/>
+      <c r="E9" s="86"/>
+      <c r="F9" s="237"/>
       <c r="G9" s="43" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="H9" s="38" t="s">
-        <v>312</v>
-[...4 lines deleted...]
-        <v>313</v>
+        <v>318</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="75">
+      <c r="A10" s="301" t="s">
+        <v>319</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="C10" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="223" t="s">
+      <c r="C10" s="82" t="s">
+        <v>320</v>
+      </c>
+      <c r="D10" s="215" t="s">
         <v>14</v>
       </c>
-      <c r="E10" s="91"/>
-      <c r="F10" s="233"/>
+      <c r="E10" s="86"/>
+      <c r="F10" s="225"/>
       <c r="G10" s="43" t="s">
-        <v>315</v>
-[...7 lines deleted...]
-        <v>317</v>
+        <v>321</v>
+      </c>
+      <c r="H10" s="345" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="120">
+      <c r="A11" s="301" t="s">
+        <v>323</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="87" t="s">
-[...6 lines deleted...]
-      <c r="F11" s="233"/>
+      <c r="C11" s="82" t="s">
+        <v>324</v>
+      </c>
+      <c r="D11" s="213" t="s">
+        <v>325</v>
+      </c>
+      <c r="E11" s="82"/>
+      <c r="F11" s="225"/>
       <c r="G11" s="43" t="s">
-        <v>320</v>
-[...7 lines deleted...]
-        <v>322</v>
+        <v>326</v>
+      </c>
+      <c r="H11" s="45" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="195">
+      <c r="A12" s="301" t="s">
+        <v>328</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="223" t="s">
+      <c r="C12" s="82" t="s">
+        <v>329</v>
+      </c>
+      <c r="D12" s="215" t="s">
         <v>14</v>
       </c>
-      <c r="E12" s="87" t="s">
-[...3 lines deleted...]
-        <v>325</v>
+      <c r="E12" s="82" t="s">
+        <v>330</v>
+      </c>
+      <c r="F12" s="225" t="s">
+        <v>331</v>
       </c>
       <c r="G12" s="40" t="s">
-        <v>326</v>
-[...7 lines deleted...]
-        <v>328</v>
+        <v>332</v>
+      </c>
+      <c r="H12" s="345" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="390">
+      <c r="A13" s="301" t="s">
+        <v>334</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>291</v>
+      </c>
+      <c r="C13" s="82" t="s">
+        <v>335</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-      <c r="F13" s="233"/>
+        <v>336</v>
+      </c>
+      <c r="E13" s="86"/>
+      <c r="F13" s="225"/>
       <c r="G13" s="43" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="H13" s="38" t="s">
-        <v>332</v>
-[...4 lines deleted...]
-        <v>333</v>
+        <v>338</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="390">
+      <c r="A14" s="301" t="s">
+        <v>339</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="113" t="s">
-[...6 lines deleted...]
-      <c r="F14" s="233"/>
+      <c r="C14" s="108" t="s">
+        <v>340</v>
+      </c>
+      <c r="D14" s="245" t="s">
+        <v>341</v>
+      </c>
+      <c r="E14" s="86"/>
+      <c r="F14" s="225"/>
       <c r="G14" s="43" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="H14" s="38" t="s">
-        <v>336</v>
-[...4 lines deleted...]
-        <v>337</v>
+        <v>342</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="390">
+      <c r="A15" s="301" t="s">
+        <v>343</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="87" t="s">
-[...6 lines deleted...]
-      <c r="F15" s="233"/>
+      <c r="C15" s="82" t="s">
+        <v>344</v>
+      </c>
+      <c r="D15" s="213" t="s">
+        <v>345</v>
+      </c>
+      <c r="E15" s="120"/>
+      <c r="F15" s="225"/>
       <c r="G15" s="43" t="s">
-        <v>340</v>
-[...9 lines deleted...]
-      <c r="B16" s="144" t="s">
+        <v>346</v>
+      </c>
+      <c r="H15" s="99" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="390">
+      <c r="A16" s="301" t="s">
+        <v>347</v>
+      </c>
+      <c r="B16" s="139" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="89" t="s">
+      <c r="C16" s="84" t="s">
+        <v>348</v>
+      </c>
+      <c r="D16" s="246" t="s">
+        <v>345</v>
+      </c>
+      <c r="E16" s="140"/>
+      <c r="F16" s="323"/>
+      <c r="G16" s="141" t="s">
+        <v>346</v>
+      </c>
+      <c r="H16" s="145" t="s">
         <v>342</v>
       </c>
-      <c r="D16" s="255" t="s">
-[...9 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:8" ht="149.1" customHeight="1">
-      <c r="A17" s="312" t="s">
-        <v>343</v>
+      <c r="A17" s="301" t="s">
+        <v>349</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C17" s="88" t="s">
-[...6 lines deleted...]
-      <c r="F17" s="247"/>
+      <c r="C17" s="83" t="s">
+        <v>350</v>
+      </c>
+      <c r="D17" s="247" t="s">
+        <v>351</v>
+      </c>
+      <c r="E17" s="83"/>
+      <c r="F17" s="238"/>
       <c r="G17" s="40" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="H17" s="38" t="s">
-        <v>347</v>
-[...3 lines deleted...]
-      <c r="A18" s="345" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="409.5" customHeight="1">
+      <c r="A18" s="321" t="s">
+        <v>354</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="C18" s="144" t="s">
+        <v>355</v>
+      </c>
+      <c r="D18" s="334" t="s">
+        <v>356</v>
+      </c>
+      <c r="E18" s="83"/>
+      <c r="F18" s="231"/>
+      <c r="G18" s="338" t="s">
+        <v>357</v>
+      </c>
+      <c r="H18" s="341" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="239" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="389" t="s">
         <v>98</v>
       </c>
-      <c r="B18" s="346"/>
-[...8 lines deleted...]
-      <c r="A19" s="348" t="s">
+      <c r="B19" s="390"/>
+      <c r="C19" s="390"/>
+      <c r="D19" s="390"/>
+      <c r="E19" s="390"/>
+      <c r="F19" s="390"/>
+      <c r="G19" s="390"/>
+      <c r="H19" s="391"/>
+    </row>
+    <row r="20" spans="1:8" s="239" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A20" s="392" t="s">
         <v>99</v>
       </c>
-      <c r="B19" s="349"/>
-[...8 lines deleted...]
-      <c r="A20" s="316" t="s">
+      <c r="B20" s="393"/>
+      <c r="C20" s="393"/>
+      <c r="D20" s="393"/>
+      <c r="E20" s="393"/>
+      <c r="F20" s="393"/>
+      <c r="G20" s="393"/>
+      <c r="H20" s="394"/>
+    </row>
+    <row r="21" spans="1:8" s="262" customFormat="1" ht="37.5">
+      <c r="A21" s="305" t="s">
         <v>100</v>
       </c>
-      <c r="B20" s="96" t="s">
+      <c r="B21" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="C20" s="96" t="s">
+      <c r="C21" s="91" t="s">
         <v>5</v>
       </c>
-      <c r="D20" s="96" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="96" t="s">
+      <c r="D21" s="91" t="s">
+        <v>171</v>
+      </c>
+      <c r="E21" s="91" t="s">
         <v>7</v>
       </c>
-      <c r="F20" s="96" t="s">
+      <c r="F21" s="91" t="s">
         <v>8</v>
       </c>
-      <c r="G20" s="317" t="s">
+      <c r="G21" s="306" t="s">
         <v>9</v>
       </c>
-      <c r="H20" s="317" t="s">
+      <c r="H21" s="306" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="21" spans="1:8" ht="167.25">
-[...3 lines deleted...]
-      <c r="B21" s="249" t="s">
+    <row r="22" spans="1:8" ht="165">
+      <c r="A22" s="303" t="s">
+        <v>359</v>
+      </c>
+      <c r="B22" s="240" t="s">
         <v>12</v>
       </c>
-      <c r="C21" s="279" t="s">
-[...22 lines deleted...]
-      <c r="B22" s="249" t="s">
+      <c r="C22" s="269" t="s">
+        <v>360</v>
+      </c>
+      <c r="D22" s="248" t="s">
+        <v>304</v>
+      </c>
+      <c r="E22" s="270" t="s">
+        <v>361</v>
+      </c>
+      <c r="F22" s="68" t="s">
+        <v>362</v>
+      </c>
+      <c r="G22" s="47" t="s">
+        <v>363</v>
+      </c>
+      <c r="H22" s="346" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="210">
+      <c r="A23" s="303" t="s">
+        <v>365</v>
+      </c>
+      <c r="B23" s="240" t="s">
         <v>12</v>
       </c>
-      <c r="C22" s="120" t="s">
-[...22 lines deleted...]
-      <c r="B23" s="12" t="s">
+      <c r="C23" s="115" t="s">
+        <v>366</v>
+      </c>
+      <c r="D23" s="248" t="s">
+        <v>304</v>
+      </c>
+      <c r="E23" s="105" t="s">
+        <v>367</v>
+      </c>
+      <c r="F23" s="236" t="s">
+        <v>368</v>
+      </c>
+      <c r="G23" s="43" t="s">
+        <v>369</v>
+      </c>
+      <c r="H23" s="346" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="137.25" customHeight="1">
+      <c r="A24" s="304" t="s">
+        <v>371</v>
+      </c>
+      <c r="B24" s="12" t="s">
         <v>140</v>
       </c>
-      <c r="C23" s="110" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="224" t="s">
+      <c r="C24" s="105" t="s">
+        <v>372</v>
+      </c>
+      <c r="D24" s="216" t="s">
         <v>14</v>
       </c>
-      <c r="E23" s="110"/>
-[...12 lines deleted...]
-      <c r="B24" s="12" t="s">
+      <c r="E24" s="105"/>
+      <c r="F24" s="241"/>
+      <c r="G24" s="43" t="s">
+        <v>373</v>
+      </c>
+      <c r="H24" s="345" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="144.75" customHeight="1">
+      <c r="A25" s="304" t="s">
+        <v>375</v>
+      </c>
+      <c r="B25" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="C24" s="110" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="224" t="s">
+      <c r="C25" s="105" t="s">
+        <v>376</v>
+      </c>
+      <c r="D25" s="216" t="s">
         <v>14</v>
       </c>
-      <c r="E24" s="110" t="s">
-[...9 lines deleted...]
-        <v>369</v>
+      <c r="E25" s="105" t="s">
+        <v>377</v>
+      </c>
+      <c r="F25" s="142" t="s">
+        <v>378</v>
+      </c>
+      <c r="G25" s="43" t="s">
+        <v>379</v>
+      </c>
+      <c r="H25" s="345" t="s">
+        <v>380</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="B4:E24" xr:uid="{49B4D9E6-96A6-4134-94B3-900A0358DB7B}"/>
+  <autoFilter ref="B4:E25" xr:uid="{49B4D9E6-96A6-4134-94B3-900A0358DB7B}"/>
   <mergeCells count="5">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
-    <mergeCell ref="A18:H18"/>
     <mergeCell ref="A19:H19"/>
+    <mergeCell ref="A20:H20"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{604D9BB9-A2BA-4DC4-B732-31F21886B2C9}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:H14"/>
   <sheetViews>
-    <sheetView topLeftCell="A12" zoomScale="61" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+    <sheetView topLeftCell="E1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="J6" sqref="J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="10"/>
     <col min="2" max="2" width="11.85546875" customWidth="1"/>
-    <col min="3" max="3" width="46.85546875" style="121" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="46.85546875" style="116" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="41.7109375" style="121" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="41.7109375" style="116" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="74.140625" customWidth="1"/>
     <col min="8" max="8" width="100.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="56.1" customHeight="1">
-      <c r="A1" s="343" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="343"/>
+      <c r="A1" s="387" t="s">
+        <v>381</v>
+      </c>
+      <c r="B1" s="387"/>
+      <c r="C1" s="387"/>
+      <c r="D1" s="387"/>
+      <c r="E1" s="387"/>
+      <c r="F1" s="387"/>
+      <c r="G1" s="387"/>
+      <c r="H1" s="387"/>
     </row>
     <row r="2" spans="1:8" ht="27.6" customHeight="1">
-      <c r="A2" s="351" t="s">
+      <c r="A2" s="395" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="351"/>
-[...5 lines deleted...]
-      <c r="H2" s="351"/>
+      <c r="B2" s="395"/>
+      <c r="C2" s="395"/>
+      <c r="D2" s="395"/>
+      <c r="E2" s="395"/>
+      <c r="F2" s="395"/>
+      <c r="G2" s="395"/>
+      <c r="H2" s="395"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" ht="47.45" customHeight="1">
-      <c r="A3" s="352" t="s">
+      <c r="A3" s="396" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="352"/>
-[...8 lines deleted...]
-      <c r="A4" s="313" t="s">
+      <c r="B3" s="396"/>
+      <c r="C3" s="396"/>
+      <c r="D3" s="396"/>
+      <c r="E3" s="396"/>
+      <c r="F3" s="396"/>
+      <c r="G3" s="396"/>
+      <c r="H3" s="396"/>
+    </row>
+    <row r="4" spans="1:8" s="2" customFormat="1" ht="30">
+      <c r="A4" s="302" t="s">
         <v>100</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="97" t="s">
+      <c r="C4" s="92" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="97" t="s">
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="366" customHeight="1">
-      <c r="A5" s="322" t="s">
-        <v>371</v>
+      <c r="A5" s="311" t="s">
+        <v>382</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>291</v>
+      </c>
+      <c r="C5" s="82" t="s">
+        <v>383</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>373</v>
-[...5 lines deleted...]
-        <v>375</v>
+        <v>384</v>
+      </c>
+      <c r="E5" s="82" t="s">
+        <v>385</v>
+      </c>
+      <c r="F5" s="73" t="s">
+        <v>386</v>
       </c>
       <c r="G5" s="43" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>387</v>
+      </c>
+      <c r="H5" s="345" t="s">
+        <v>388</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="377.25" customHeight="1">
-      <c r="A6" s="322" t="s">
-        <v>378</v>
+      <c r="A6" s="311" t="s">
+        <v>389</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="222" t="s">
+      <c r="C6" s="82" t="s">
+        <v>390</v>
+      </c>
+      <c r="D6" s="214" t="s">
         <v>14</v>
       </c>
-      <c r="E6" s="123" t="s">
-        <v>380</v>
+      <c r="E6" s="118" t="s">
+        <v>391</v>
       </c>
       <c r="F6" s="23"/>
-      <c r="G6" s="50" t="s">
-[...8 lines deleted...]
-        <v>383</v>
+      <c r="G6" s="49" t="s">
+        <v>392</v>
+      </c>
+      <c r="H6" s="352" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="300">
+      <c r="A7" s="311" t="s">
+        <v>394</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="87" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="91"/>
+      <c r="C7" s="82" t="s">
+        <v>395</v>
+      </c>
+      <c r="D7" s="245" t="s">
+        <v>341</v>
+      </c>
+      <c r="E7" s="86"/>
       <c r="F7" s="23"/>
-      <c r="G7" s="48" t="s">
-[...3 lines deleted...]
-        <v>386</v>
+      <c r="G7" s="47" t="s">
+        <v>396</v>
+      </c>
+      <c r="H7" s="345" t="s">
+        <v>397</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="138" customHeight="1">
-      <c r="A8" s="322" t="s">
-        <v>387</v>
+      <c r="A8" s="311" t="s">
+        <v>398</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="222" t="s">
+      <c r="C8" s="82" t="s">
+        <v>399</v>
+      </c>
+      <c r="D8" s="214" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="91"/>
+      <c r="E8" s="86"/>
       <c r="F8" s="16"/>
       <c r="G8" s="44"/>
-      <c r="H8" s="38" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="328" t="s">
+      <c r="H8" s="345" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="400.5" customHeight="1">
+      <c r="A9" s="287" t="s">
+        <v>401</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="144" t="s">
+        <v>402</v>
+      </c>
+      <c r="D9" s="244" t="s">
+        <v>403</v>
+      </c>
+      <c r="E9" s="85"/>
+      <c r="F9" s="332"/>
+      <c r="G9" s="338" t="s">
+        <v>404</v>
+      </c>
+      <c r="H9" s="341" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="21" customHeight="1">
+      <c r="A10" s="372" t="s">
         <v>98</v>
       </c>
-      <c r="B9" s="328"/>
-[...8 lines deleted...]
-      <c r="A10" s="340" t="s">
+      <c r="B10" s="372"/>
+      <c r="C10" s="372"/>
+      <c r="D10" s="372"/>
+      <c r="E10" s="372"/>
+      <c r="F10" s="372"/>
+      <c r="G10" s="372"/>
+      <c r="H10" s="373"/>
+    </row>
+    <row r="11" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A11" s="384" t="s">
         <v>99</v>
       </c>
-      <c r="B10" s="340"/>
-[...8 lines deleted...]
-      <c r="A11" s="311" t="s">
+      <c r="B11" s="384"/>
+      <c r="C11" s="384"/>
+      <c r="D11" s="384"/>
+      <c r="E11" s="384"/>
+      <c r="F11" s="384"/>
+      <c r="G11" s="384"/>
+      <c r="H11" s="385"/>
+    </row>
+    <row r="12" spans="1:8" ht="30">
+      <c r="A12" s="300" t="s">
         <v>100</v>
       </c>
-      <c r="B11" s="3" t="s">
+      <c r="B12" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C11" s="97" t="s">
+      <c r="C12" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D11" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="97" t="s">
+      <c r="D12" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="E12" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F11" s="20" t="s">
+      <c r="F12" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="G11" s="21" t="s">
+      <c r="G12" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="H11" s="22" t="s">
+      <c r="H12" s="22" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="394.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B12" s="9" t="s">
+    <row r="13" spans="1:8" ht="394.5" customHeight="1">
+      <c r="A13" s="312" t="s">
+        <v>406</v>
+      </c>
+      <c r="B13" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="120" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="225" t="s">
+      <c r="C13" s="115" t="s">
+        <v>407</v>
+      </c>
+      <c r="D13" s="217" t="s">
         <v>14</v>
       </c>
-      <c r="E12" s="127"/>
-[...7 lines deleted...]
-      <c r="C13" s="126"/>
+      <c r="E13" s="122"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="49"/>
+      <c r="H13" s="352" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="C14" s="121"/>
     </row>
   </sheetData>
-  <autoFilter ref="B4:E12" xr:uid="{604D9BB9-A2BA-4DC4-B732-31F21886B2C9}"/>
+  <autoFilter ref="B4:E13" xr:uid="{604D9BB9-A2BA-4DC4-B732-31F21886B2C9}"/>
   <mergeCells count="5">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
-    <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
+    <mergeCell ref="A11:H11"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68AE8DA2-F789-4DB2-B718-0AF7B3D33952}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
   <dimension ref="A1:H21"/>
   <sheetViews>
-    <sheetView topLeftCell="A12" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+    <sheetView topLeftCell="A7" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="10" customWidth="1"/>
     <col min="2" max="2" width="11.85546875" customWidth="1"/>
-    <col min="3" max="3" width="47" style="121" customWidth="1"/>
+    <col min="3" max="3" width="47" style="116" customWidth="1"/>
     <col min="4" max="4" width="16.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.42578125" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" style="10" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="117.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="100.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A1" s="326" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="326"/>
+      <c r="A1" s="370" t="s">
+        <v>409</v>
+      </c>
+      <c r="B1" s="370"/>
+      <c r="C1" s="370"/>
+      <c r="D1" s="370"/>
+      <c r="E1" s="370"/>
+      <c r="F1" s="370"/>
+      <c r="G1" s="370"/>
+      <c r="H1" s="370"/>
     </row>
     <row r="2" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A2" s="342" t="s">
+      <c r="A2" s="386" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="342"/>
-[...5 lines deleted...]
-      <c r="H2" s="342"/>
+      <c r="B2" s="386"/>
+      <c r="C2" s="386"/>
+      <c r="D2" s="386"/>
+      <c r="E2" s="386"/>
+      <c r="F2" s="386"/>
+      <c r="G2" s="386"/>
+      <c r="H2" s="386"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A3" s="326" t="s">
+      <c r="A3" s="370" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="326"/>
-[...8 lines deleted...]
-      <c r="A4" s="324" t="s">
+      <c r="B3" s="370"/>
+      <c r="C3" s="370"/>
+      <c r="D3" s="370"/>
+      <c r="E3" s="370"/>
+      <c r="F3" s="370"/>
+      <c r="G3" s="370"/>
+      <c r="H3" s="370"/>
+    </row>
+    <row r="4" spans="1:8" s="2" customFormat="1" ht="30">
+      <c r="A4" s="313" t="s">
         <v>100</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="97" t="s">
+      <c r="C4" s="92" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="55" t="s">
+      <c r="F4" s="53" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="340.5" customHeight="1">
-      <c r="A5" s="298" t="s">
-        <v>394</v>
+      <c r="A5" s="287" t="s">
+        <v>410</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C5" s="88" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="253" t="s">
+      <c r="C5" s="83" t="s">
+        <v>411</v>
+      </c>
+      <c r="D5" s="244" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="87" t="s">
-[...14 lines deleted...]
-        <v>400</v>
+      <c r="E5" s="82" t="s">
+        <v>412</v>
+      </c>
+      <c r="F5" s="52" t="s">
+        <v>413</v>
+      </c>
+      <c r="G5" s="67" t="s">
+        <v>414</v>
+      </c>
+      <c r="H5" s="57" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="180">
+      <c r="A6" s="287" t="s">
+        <v>416</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="88" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="253" t="s">
+      <c r="C6" s="83" t="s">
+        <v>417</v>
+      </c>
+      <c r="D6" s="244" t="s">
         <v>14</v>
       </c>
-      <c r="E6" s="87" t="s">
-[...14 lines deleted...]
-        <v>406</v>
+      <c r="E6" s="82" t="s">
+        <v>418</v>
+      </c>
+      <c r="F6" s="54" t="s">
+        <v>419</v>
+      </c>
+      <c r="G6" s="151" t="s">
+        <v>420</v>
+      </c>
+      <c r="H6" s="345" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="270">
+      <c r="A7" s="287" t="s">
+        <v>422</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="88" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="253" t="s">
+      <c r="C7" s="83" t="s">
+        <v>423</v>
+      </c>
+      <c r="D7" s="244" t="s">
         <v>14</v>
       </c>
-      <c r="E7" s="87" t="s">
-[...14 lines deleted...]
-        <v>412</v>
+      <c r="E7" s="82" t="s">
+        <v>424</v>
+      </c>
+      <c r="F7" s="55" t="s">
+        <v>425</v>
+      </c>
+      <c r="G7" s="47" t="s">
+        <v>426</v>
+      </c>
+      <c r="H7" s="349" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="105">
+      <c r="A8" s="287" t="s">
+        <v>428</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="253" t="s">
+      <c r="C8" s="82" t="s">
+        <v>429</v>
+      </c>
+      <c r="D8" s="244" t="s">
         <v>38</v>
       </c>
-      <c r="E8" s="113" t="s">
-[...9 lines deleted...]
-        <v>417</v>
+      <c r="E8" s="108" t="s">
+        <v>430</v>
+      </c>
+      <c r="F8" s="146" t="s">
+        <v>431</v>
+      </c>
+      <c r="G8" s="75" t="s">
+        <v>432</v>
+      </c>
+      <c r="H8" s="76" t="s">
+        <v>433</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="76.5">
-      <c r="A9" s="298" t="s">
-        <v>418</v>
+      <c r="A9" s="287" t="s">
+        <v>434</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="87" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="C9" s="82" t="s">
+        <v>435</v>
+      </c>
+      <c r="D9" s="244" t="s">
+        <v>38</v>
       </c>
       <c r="E9" s="13"/>
-      <c r="F9" s="152"/>
-[...9 lines deleted...]
-        <v>422</v>
+      <c r="F9" s="147"/>
+      <c r="G9" s="75" t="s">
+        <v>436</v>
+      </c>
+      <c r="H9" s="74" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="390">
+      <c r="A10" s="287" t="s">
+        <v>438</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="253" t="s">
+      <c r="C10" s="82" t="s">
+        <v>439</v>
+      </c>
+      <c r="D10" s="244" t="s">
         <v>14</v>
       </c>
-      <c r="E10" s="113" t="s">
-[...14 lines deleted...]
-        <v>428</v>
+      <c r="E10" s="108" t="s">
+        <v>440</v>
+      </c>
+      <c r="F10" s="54" t="s">
+        <v>441</v>
+      </c>
+      <c r="G10" s="47" t="s">
+        <v>442</v>
+      </c>
+      <c r="H10" s="58" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="120">
+      <c r="A11" s="287" t="s">
+        <v>444</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>291</v>
+      </c>
+      <c r="C11" s="152" t="s">
+        <v>445</v>
       </c>
       <c r="D11" s="31" t="s">
-        <v>430</v>
-[...8 lines deleted...]
-        <v>433</v>
+        <v>446</v>
+      </c>
+      <c r="E11" s="86" t="s">
+        <v>447</v>
+      </c>
+      <c r="F11" s="59" t="s">
+        <v>448</v>
+      </c>
+      <c r="G11" s="47" t="s">
+        <v>449</v>
       </c>
       <c r="H11" s="38" t="s">
-        <v>434</v>
-[...4 lines deleted...]
-        <v>435</v>
+        <v>450</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="165">
+      <c r="A12" s="287" t="s">
+        <v>451</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="128" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="253" t="s">
+      <c r="C12" s="123" t="s">
+        <v>452</v>
+      </c>
+      <c r="D12" s="244" t="s">
         <v>14</v>
       </c>
-      <c r="E12" s="87" t="s">
-[...14 lines deleted...]
-        <v>441</v>
+      <c r="E12" s="82" t="s">
+        <v>453</v>
+      </c>
+      <c r="F12" s="55" t="s">
+        <v>454</v>
+      </c>
+      <c r="G12" s="47" t="s">
+        <v>455</v>
+      </c>
+      <c r="H12" s="353" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="150">
+      <c r="A13" s="287" t="s">
+        <v>457</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="91" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="253" t="s">
+      <c r="C13" s="86" t="s">
+        <v>458</v>
+      </c>
+      <c r="D13" s="244" t="s">
         <v>14</v>
       </c>
-      <c r="E13" s="91" t="s">
-[...6 lines deleted...]
-        <v>445</v>
+      <c r="E13" s="86" t="s">
+        <v>459</v>
+      </c>
+      <c r="F13" s="55" t="s">
+        <v>460</v>
+      </c>
+      <c r="G13" s="47" t="s">
+        <v>461</v>
       </c>
       <c r="H13" s="27"/>
     </row>
-    <row r="14" spans="1:8" ht="183">
-[...1 lines deleted...]
-        <v>446</v>
+    <row r="14" spans="1:8" ht="180">
+      <c r="A14" s="287" t="s">
+        <v>462</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="91" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="253" t="s">
+      <c r="C14" s="86" t="s">
+        <v>463</v>
+      </c>
+      <c r="D14" s="244" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="5"/>
-      <c r="F14" s="58"/>
-[...1 lines deleted...]
-        <v>448</v>
+      <c r="F14" s="56"/>
+      <c r="G14" s="60" t="s">
+        <v>464</v>
       </c>
       <c r="H14" s="27"/>
     </row>
     <row r="15" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A15" s="328" t="s">
+      <c r="A15" s="372" t="s">
         <v>98</v>
       </c>
-      <c r="B15" s="328"/>
-[...5 lines deleted...]
-      <c r="H15" s="329"/>
+      <c r="B15" s="372"/>
+      <c r="C15" s="372"/>
+      <c r="D15" s="372"/>
+      <c r="E15" s="372"/>
+      <c r="F15" s="372"/>
+      <c r="G15" s="372"/>
+      <c r="H15" s="373"/>
     </row>
     <row r="16" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A16" s="340" t="s">
+      <c r="A16" s="384" t="s">
         <v>99</v>
       </c>
-      <c r="B16" s="340"/>
-[...8 lines deleted...]
-      <c r="A17" s="311" t="s">
+      <c r="B16" s="384"/>
+      <c r="C16" s="384"/>
+      <c r="D16" s="384"/>
+      <c r="E16" s="384"/>
+      <c r="F16" s="384"/>
+      <c r="G16" s="384"/>
+      <c r="H16" s="385"/>
+    </row>
+    <row r="17" spans="1:8" ht="30">
+      <c r="A17" s="300" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C17" s="97" t="s">
+      <c r="C17" s="92" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F17" s="55" t="s">
+      <c r="F17" s="53" t="s">
         <v>8</v>
       </c>
       <c r="G17" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="22" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="76.5">
-[...1 lines deleted...]
-        <v>449</v>
+    <row r="18" spans="1:8" ht="75">
+      <c r="A18" s="298" t="s">
+        <v>465</v>
       </c>
       <c r="B18" s="9" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>291</v>
+      </c>
+      <c r="C18" s="103" t="s">
+        <v>466</v>
       </c>
       <c r="D18" s="32" t="s">
-        <v>451</v>
-[...6 lines deleted...]
-        <v>453</v>
+        <v>467</v>
+      </c>
+      <c r="E18" s="111" t="s">
+        <v>468</v>
+      </c>
+      <c r="F18" s="55"/>
+      <c r="G18" s="65" t="s">
+        <v>469</v>
       </c>
       <c r="H18" s="25"/>
     </row>
-    <row r="19" spans="1:8" ht="137.25">
-[...1 lines deleted...]
-        <v>454</v>
+    <row r="19" spans="1:8" ht="135">
+      <c r="A19" s="298" t="s">
+        <v>470</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="226" t="s">
+      <c r="C19" s="103" t="s">
+        <v>471</v>
+      </c>
+      <c r="D19" s="218" t="s">
         <v>14</v>
       </c>
-      <c r="E19" s="116" t="s">
-[...14 lines deleted...]
-        <v>460</v>
+      <c r="E19" s="111" t="s">
+        <v>472</v>
+      </c>
+      <c r="F19" s="55" t="s">
+        <v>473</v>
+      </c>
+      <c r="G19" s="62" t="s">
+        <v>474</v>
+      </c>
+      <c r="H19" s="349" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="120">
+      <c r="A20" s="298" t="s">
+        <v>476</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="116" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="226" t="s">
+      <c r="C20" s="111" t="s">
+        <v>477</v>
+      </c>
+      <c r="D20" s="218" t="s">
         <v>14</v>
       </c>
-      <c r="E20" s="108" t="s">
-[...14 lines deleted...]
-        <v>465</v>
+      <c r="E20" s="103" t="s">
+        <v>478</v>
+      </c>
+      <c r="F20" s="63" t="s">
+        <v>479</v>
+      </c>
+      <c r="G20" s="46" t="s">
+        <v>480</v>
+      </c>
+      <c r="H20" s="354" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="405">
+      <c r="A21" s="298" t="s">
+        <v>481</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="C21" s="116" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="226" t="s">
+      <c r="C21" s="111" t="s">
+        <v>482</v>
+      </c>
+      <c r="D21" s="218" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="11"/>
-      <c r="F21" s="56"/>
-[...1 lines deleted...]
-        <v>467</v>
+      <c r="F21" s="54"/>
+      <c r="G21" s="60" t="s">
+        <v>483</v>
       </c>
       <c r="H21" s="27"/>
     </row>
   </sheetData>
   <autoFilter ref="B4:E21" xr:uid="{68AE8DA2-F789-4DB2-B718-0AF7B3D33952}"/>
   <mergeCells count="5">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49A91E3D-0F95-4F6B-AC71-FAEFFC2A9149}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
-  <dimension ref="A1:H21"/>
+  <dimension ref="A1:H23"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView tabSelected="1" topLeftCell="A15" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="E15" sqref="E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="11.28515625" customWidth="1"/>
     <col min="2" max="2" width="11.85546875" customWidth="1"/>
-    <col min="3" max="3" width="46.85546875" style="121" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="46.85546875" style="116" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="42.85546875" style="121" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="42.85546875" style="116" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="74" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="99.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="78.75" customHeight="1">
-      <c r="A1" s="326" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="326"/>
+      <c r="A1" s="370" t="s">
+        <v>484</v>
+      </c>
+      <c r="B1" s="370"/>
+      <c r="C1" s="370"/>
+      <c r="D1" s="370"/>
+      <c r="E1" s="370"/>
+      <c r="F1" s="370"/>
+      <c r="G1" s="370"/>
+      <c r="H1" s="370"/>
     </row>
     <row r="2" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A2" s="342" t="s">
+      <c r="A2" s="386" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="342"/>
-[...5 lines deleted...]
-      <c r="H2" s="342"/>
+      <c r="B2" s="386"/>
+      <c r="C2" s="386"/>
+      <c r="D2" s="386"/>
+      <c r="E2" s="386"/>
+      <c r="F2" s="386"/>
+      <c r="G2" s="386"/>
+      <c r="H2" s="386"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A3" s="326" t="s">
+      <c r="A3" s="370" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="326"/>
-[...8 lines deleted...]
-      <c r="A4" s="310" t="s">
+      <c r="B3" s="370"/>
+      <c r="C3" s="370"/>
+      <c r="D3" s="370"/>
+      <c r="E3" s="370"/>
+      <c r="F3" s="370"/>
+      <c r="G3" s="370"/>
+      <c r="H3" s="370"/>
+    </row>
+    <row r="4" spans="1:8" s="2" customFormat="1" ht="30">
+      <c r="A4" s="299" t="s">
         <v>100</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="97" t="s">
+      <c r="C4" s="92" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="97" t="s">
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="22" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="259.5">
-[...1 lines deleted...]
-        <v>469</v>
+    <row r="5" spans="1:8" ht="255">
+      <c r="A5" s="310" t="s">
+        <v>485</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="C5" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="253" t="s">
+      <c r="C5" s="82" t="s">
+        <v>486</v>
+      </c>
+      <c r="D5" s="244" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="87" t="s">
-[...14 lines deleted...]
-        <v>475</v>
+      <c r="E5" s="82" t="s">
+        <v>487</v>
+      </c>
+      <c r="F5" s="55" t="s">
+        <v>488</v>
+      </c>
+      <c r="G5" s="49" t="s">
+        <v>489</v>
+      </c>
+      <c r="H5" s="352" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="240">
+      <c r="A6" s="310" t="s">
+        <v>491</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>291</v>
+      </c>
+      <c r="C6" s="86" t="s">
+        <v>492</v>
       </c>
       <c r="D6" s="30" t="s">
-        <v>477</v>
-[...9 lines deleted...]
-        <v>479</v>
+        <v>493</v>
+      </c>
+      <c r="E6" s="86"/>
+      <c r="F6" s="54" t="s">
+        <v>488</v>
+      </c>
+      <c r="G6" s="151" t="s">
+        <v>494</v>
+      </c>
+      <c r="H6" s="354" t="s">
+        <v>495</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="81.75" customHeight="1">
-      <c r="A7" s="321" t="s">
-        <v>480</v>
+      <c r="A7" s="310" t="s">
+        <v>496</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="C7" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="253" t="s">
+      <c r="C7" s="82" t="s">
+        <v>497</v>
+      </c>
+      <c r="D7" s="244" t="s">
         <v>14</v>
       </c>
-      <c r="E7" s="87" t="s">
-[...14 lines deleted...]
-        <v>486</v>
+      <c r="E7" s="82" t="s">
+        <v>498</v>
+      </c>
+      <c r="F7" s="55" t="s">
+        <v>499</v>
+      </c>
+      <c r="G7" s="47" t="s">
+        <v>500</v>
+      </c>
+      <c r="H7" s="64" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="165">
+      <c r="A8" s="310" t="s">
+        <v>502</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="C8" s="91" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="253" t="s">
+      <c r="C8" s="86" t="s">
+        <v>503</v>
+      </c>
+      <c r="D8" s="244" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="113" t="s">
-[...12 lines deleted...]
-        <v>491</v>
+      <c r="E8" s="108" t="s">
+        <v>504</v>
+      </c>
+      <c r="F8" s="55" t="s">
+        <v>505</v>
+      </c>
+      <c r="G8" s="60" t="s">
+        <v>506</v>
+      </c>
+      <c r="H8" s="51"/>
+    </row>
+    <row r="9" spans="1:8" ht="105">
+      <c r="A9" s="310" t="s">
+        <v>507</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="C9" s="91" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="253" t="s">
+      <c r="C9" s="86" t="s">
+        <v>508</v>
+      </c>
+      <c r="D9" s="244" t="s">
         <v>14</v>
       </c>
-      <c r="E9" s="113" t="s">
-[...14 lines deleted...]
-        <v>496</v>
+      <c r="E9" s="108" t="s">
+        <v>509</v>
+      </c>
+      <c r="F9" s="55" t="s">
+        <v>499</v>
+      </c>
+      <c r="G9" s="47" t="s">
+        <v>510</v>
+      </c>
+      <c r="H9" s="354" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="90">
+      <c r="A10" s="310" t="s">
+        <v>512</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="C10" s="91" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="253" t="s">
+      <c r="C10" s="86" t="s">
+        <v>513</v>
+      </c>
+      <c r="D10" s="244" t="s">
         <v>14</v>
       </c>
-      <c r="E10" s="91"/>
-[...10 lines deleted...]
-        <v>500</v>
+      <c r="E10" s="86"/>
+      <c r="F10" s="55"/>
+      <c r="G10" s="60" t="s">
+        <v>514</v>
+      </c>
+      <c r="H10" s="354" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="93.75">
+      <c r="A11" s="310" t="s">
+        <v>516</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>140</v>
       </c>
-      <c r="C11" s="87" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="253" t="s">
+      <c r="C11" s="82" t="s">
+        <v>517</v>
+      </c>
+      <c r="D11" s="244" t="s">
         <v>14</v>
       </c>
-      <c r="E11" s="91" t="s">
-[...14 lines deleted...]
-        <v>505</v>
+      <c r="E11" s="86" t="s">
+        <v>518</v>
+      </c>
+      <c r="F11" s="55" t="s">
+        <v>499</v>
+      </c>
+      <c r="G11" s="47" t="s">
+        <v>519</v>
+      </c>
+      <c r="H11" s="66" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="138.75" customHeight="1" thickBot="1">
+      <c r="A12" s="310" t="s">
+        <v>521</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="C12" s="113" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="253" t="s">
+      <c r="C12" s="108" t="s">
+        <v>522</v>
+      </c>
+      <c r="D12" s="244" t="s">
         <v>14</v>
       </c>
-      <c r="E12" s="87" t="s">
-[...7 lines deleted...]
-        <v>509</v>
+      <c r="E12" s="82" t="s">
+        <v>523</v>
+      </c>
+      <c r="F12" s="55"/>
+      <c r="G12" s="60" t="s">
+        <v>524</v>
+      </c>
+      <c r="H12" s="354" t="s">
+        <v>525</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="361.15" customHeight="1">
-      <c r="A13" s="321" t="s">
-        <v>510</v>
+      <c r="A13" s="310" t="s">
+        <v>526</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>285</v>
-[...21 lines deleted...]
-      <c r="A14" s="328" t="s">
+        <v>291</v>
+      </c>
+      <c r="C13" s="114" t="s">
+        <v>527</v>
+      </c>
+      <c r="D13" s="322" t="s">
+        <v>528</v>
+      </c>
+      <c r="E13" s="82" t="s">
+        <v>529</v>
+      </c>
+      <c r="F13" s="59" t="s">
+        <v>530</v>
+      </c>
+      <c r="G13" s="67" t="s">
+        <v>531</v>
+      </c>
+      <c r="H13" s="354" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="361.15" customHeight="1">
+      <c r="A14" s="324" t="s">
+        <v>533</v>
+      </c>
+      <c r="B14" s="326" t="s">
+        <v>140</v>
+      </c>
+      <c r="C14" s="329" t="s">
+        <v>534</v>
+      </c>
+      <c r="D14" s="330" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" s="150"/>
+      <c r="F14" s="327"/>
+      <c r="G14" s="337" t="s">
+        <v>535</v>
+      </c>
+      <c r="H14" s="355" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="361.15" customHeight="1">
+      <c r="A15" s="328" t="s">
+        <v>537</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="C15" s="144" t="s">
+        <v>538</v>
+      </c>
+      <c r="D15" s="215" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" s="83"/>
+      <c r="F15" s="325"/>
+      <c r="G15" s="340" t="s">
+        <v>539</v>
+      </c>
+      <c r="H15" s="341" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A16" s="372" t="s">
         <v>98</v>
       </c>
-      <c r="B14" s="328"/>
-[...8 lines deleted...]
-      <c r="A15" s="340" t="s">
+      <c r="B16" s="372"/>
+      <c r="C16" s="372"/>
+      <c r="D16" s="372"/>
+      <c r="E16" s="372"/>
+      <c r="F16" s="372"/>
+      <c r="G16" s="372"/>
+      <c r="H16" s="373"/>
+    </row>
+    <row r="17" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A17" s="384" t="s">
         <v>99</v>
       </c>
-      <c r="B15" s="340"/>
-[...8 lines deleted...]
-      <c r="A16" s="310" t="s">
+      <c r="B17" s="384"/>
+      <c r="C17" s="384"/>
+      <c r="D17" s="384"/>
+      <c r="E17" s="384"/>
+      <c r="F17" s="384"/>
+      <c r="G17" s="384"/>
+      <c r="H17" s="385"/>
+    </row>
+    <row r="18" spans="1:8" ht="30">
+      <c r="A18" s="299" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="3" t="s">
+      <c r="B18" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C16" s="97" t="s">
+      <c r="C18" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D16" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="97" t="s">
+      <c r="D18" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="E18" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F16" s="20" t="s">
+      <c r="F18" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="G16" s="21" t="s">
+      <c r="G18" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="H16" s="22" t="s">
+      <c r="H18" s="22" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="94.5">
-[...43 lines deleted...]
-        <v>524</v>
+    <row r="19" spans="1:8" ht="93.75">
+      <c r="A19" s="292" t="s">
+        <v>541</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>140</v>
       </c>
-      <c r="C19" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="226" t="s">
+      <c r="C19" s="105" t="s">
+        <v>542</v>
+      </c>
+      <c r="D19" s="218" t="s">
         <v>14</v>
       </c>
-      <c r="E19" s="108"/>
-[...8 lines deleted...]
-        <v>527</v>
+      <c r="E19" s="105" t="s">
+        <v>543</v>
+      </c>
+      <c r="F19" s="59" t="s">
+        <v>544</v>
+      </c>
+      <c r="G19" s="61" t="s">
+        <v>545</v>
+      </c>
+      <c r="H19" s="51"/>
+    </row>
+    <row r="20" spans="1:8" ht="56.25">
+      <c r="A20" s="292" t="s">
+        <v>546</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>140</v>
       </c>
-      <c r="C20" s="108" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="226" t="s">
+      <c r="C20" s="103" t="s">
+        <v>547</v>
+      </c>
+      <c r="D20" s="218" t="s">
         <v>14</v>
       </c>
-      <c r="E20" s="108"/>
-[...8 lines deleted...]
-      <c r="B21" s="12" t="s">
+      <c r="E20" s="103"/>
+      <c r="F20" s="59"/>
+      <c r="G20" s="48"/>
+      <c r="H20" s="51"/>
+    </row>
+    <row r="21" spans="1:8" ht="87.75" customHeight="1">
+      <c r="A21" s="292" t="s">
+        <v>548</v>
+      </c>
+      <c r="B21" s="9" t="s">
         <v>140</v>
       </c>
-      <c r="C21" s="110" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="226" t="s">
+      <c r="C21" s="103" t="s">
+        <v>549</v>
+      </c>
+      <c r="D21" s="218" t="s">
         <v>14</v>
       </c>
-      <c r="E21" s="116" t="s">
-[...8 lines deleted...]
-      <c r="H21" s="52"/>
+      <c r="E21" s="103"/>
+      <c r="F21" s="59"/>
+      <c r="G21" s="46" t="s">
+        <v>550</v>
+      </c>
+      <c r="H21" s="51"/>
+    </row>
+    <row r="22" spans="1:8" ht="56.25">
+      <c r="A22" s="292" t="s">
+        <v>551</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="C22" s="103" t="s">
+        <v>552</v>
+      </c>
+      <c r="D22" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" s="103"/>
+      <c r="F22" s="59"/>
+      <c r="G22" s="48"/>
+      <c r="H22" s="51"/>
+    </row>
+    <row r="23" spans="1:8" ht="90">
+      <c r="A23" s="292" t="s">
+        <v>553</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="C23" s="105" t="s">
+        <v>554</v>
+      </c>
+      <c r="D23" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" s="111" t="s">
+        <v>555</v>
+      </c>
+      <c r="F23" s="68" t="s">
+        <v>556</v>
+      </c>
+      <c r="G23" s="15" t="s">
+        <v>557</v>
+      </c>
+      <c r="H23" s="51"/>
     </row>
   </sheetData>
-  <autoFilter ref="B4:E21" xr:uid="{49A91E3D-0F95-4F6B-AC71-FAEFFC2A9149}"/>
+  <autoFilter ref="B4:E23" xr:uid="{49A91E3D-0F95-4F6B-AC71-FAEFFC2A9149}"/>
   <mergeCells count="5">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
-    <mergeCell ref="A14:H14"/>
-    <mergeCell ref="A15:H15"/>
+    <mergeCell ref="A16:H16"/>
+    <mergeCell ref="A17:H17"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0442B65-55F9-4756-A50C-D6AA537E1CA3}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
   <dimension ref="A1:H18"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView topLeftCell="E1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="L11" sqref="L11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="10"/>
     <col min="2" max="2" width="11.85546875" customWidth="1"/>
-    <col min="3" max="3" width="47" style="121" customWidth="1"/>
+    <col min="3" max="3" width="47" style="116" customWidth="1"/>
     <col min="4" max="4" width="21.7109375" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="40.5703125" style="121" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="40.5703125" style="116" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33" customWidth="1"/>
     <col min="7" max="7" width="74.140625" customWidth="1"/>
     <col min="8" max="8" width="100.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="57.95" customHeight="1">
-      <c r="A1" s="353" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="353"/>
+      <c r="A1" s="397" t="s">
+        <v>558</v>
+      </c>
+      <c r="B1" s="397"/>
+      <c r="C1" s="397"/>
+      <c r="D1" s="397"/>
+      <c r="E1" s="397"/>
+      <c r="F1" s="397"/>
+      <c r="G1" s="397"/>
+      <c r="H1" s="397"/>
     </row>
     <row r="2" spans="1:8" ht="24.95" customHeight="1">
-      <c r="A2" s="342" t="s">
+      <c r="A2" s="386" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="342"/>
-[...5 lines deleted...]
-      <c r="H2" s="342"/>
+      <c r="B2" s="386"/>
+      <c r="C2" s="386"/>
+      <c r="D2" s="386"/>
+      <c r="E2" s="386"/>
+      <c r="F2" s="386"/>
+      <c r="G2" s="386"/>
+      <c r="H2" s="386"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" ht="36" customHeight="1">
-      <c r="A3" s="326" t="s">
+      <c r="A3" s="370" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="326"/>
-[...8 lines deleted...]
-      <c r="A4" s="313" t="s">
+      <c r="B3" s="370"/>
+      <c r="C3" s="370"/>
+      <c r="D3" s="370"/>
+      <c r="E3" s="370"/>
+      <c r="F3" s="370"/>
+      <c r="G3" s="370"/>
+      <c r="H3" s="370"/>
+    </row>
+    <row r="4" spans="1:8" s="2" customFormat="1" ht="30">
+      <c r="A4" s="302" t="s">
         <v>100</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="97" t="s">
+      <c r="C4" s="92" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="97" t="s">
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="258" t="s">
+      <c r="F4" s="249" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="259" t="s">
+      <c r="G4" s="250" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="260" t="s">
+      <c r="H4" s="251" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="338.25" customHeight="1">
-      <c r="A5" s="322" t="s">
-        <v>535</v>
+      <c r="A5" s="311" t="s">
+        <v>559</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="C5" s="136" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="222" t="s">
+      <c r="C5" s="131" t="s">
+        <v>560</v>
+      </c>
+      <c r="D5" s="214" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="136" t="s">
-[...9 lines deleted...]
-        <v>540</v>
+      <c r="E5" s="131" t="s">
+        <v>561</v>
+      </c>
+      <c r="F5" s="252" t="s">
+        <v>562</v>
+      </c>
+      <c r="G5" s="151" t="s">
+        <v>563</v>
+      </c>
+      <c r="H5" s="352" t="s">
+        <v>564</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="243.6" customHeight="1">
-      <c r="A6" s="322" t="s">
-        <v>541</v>
+      <c r="A6" s="311" t="s">
+        <v>565</v>
       </c>
       <c r="B6" s="5"/>
-      <c r="C6" s="136" t="s">
-        <v>542</v>
+      <c r="C6" s="131" t="s">
+        <v>566</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>543</v>
-[...5 lines deleted...]
-        <v>544</v>
+        <v>567</v>
+      </c>
+      <c r="E6" s="83"/>
+      <c r="F6" s="253"/>
+      <c r="G6" s="138"/>
+      <c r="H6" s="356" t="s">
+        <v>568</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="309" customHeight="1">
-      <c r="A7" s="322" t="s">
-        <v>545</v>
+      <c r="A7" s="311" t="s">
+        <v>569</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="C7" s="136" t="s">
-[...8 lines deleted...]
-      <c r="H7" s="86"/>
+      <c r="C7" s="131" t="s">
+        <v>570</v>
+      </c>
+      <c r="D7" s="214" t="s">
+        <v>403</v>
+      </c>
+      <c r="E7" s="82"/>
+      <c r="F7" s="254"/>
+      <c r="G7" s="75"/>
+      <c r="H7" s="81"/>
     </row>
     <row r="8" spans="1:8" ht="21" customHeight="1">
-      <c r="A8" s="354" t="s">
+      <c r="A8" s="372" t="s">
         <v>98</v>
       </c>
-      <c r="B8" s="354"/>
-[...5 lines deleted...]
-      <c r="H8" s="329"/>
+      <c r="B8" s="372"/>
+      <c r="C8" s="372"/>
+      <c r="D8" s="372"/>
+      <c r="E8" s="372"/>
+      <c r="F8" s="372"/>
+      <c r="G8" s="372"/>
+      <c r="H8" s="373"/>
     </row>
     <row r="9" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A9" s="355" t="s">
+      <c r="A9" s="384" t="s">
         <v>99</v>
       </c>
-      <c r="B9" s="355"/>
-[...8 lines deleted...]
-      <c r="A10" s="313" t="s">
+      <c r="B9" s="384"/>
+      <c r="C9" s="384"/>
+      <c r="D9" s="384"/>
+      <c r="E9" s="384"/>
+      <c r="F9" s="384"/>
+      <c r="G9" s="384"/>
+      <c r="H9" s="385"/>
+    </row>
+    <row r="10" spans="1:8" ht="30">
+      <c r="A10" s="302" t="s">
         <v>100</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="97" t="s">
+      <c r="C10" s="92" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>548</v>
+        <v>571</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F10" s="258" t="s">
+      <c r="F10" s="249" t="s">
         <v>8</v>
       </c>
-      <c r="G10" s="264" t="s">
+      <c r="G10" s="255" t="s">
         <v>9</v>
       </c>
-      <c r="H10" s="260" t="s">
+      <c r="H10" s="251" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="322.5" customHeight="1">
-      <c r="A11" s="309" t="s">
-        <v>549</v>
+      <c r="A11" s="298" t="s">
+        <v>572</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="120" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="225" t="s">
+      <c r="C11" s="115" t="s">
+        <v>573</v>
+      </c>
+      <c r="D11" s="217" t="s">
         <v>14</v>
       </c>
-      <c r="E11" s="265" t="s">
-[...9 lines deleted...]
-        <v>554</v>
+      <c r="E11" s="256" t="s">
+        <v>574</v>
+      </c>
+      <c r="F11" s="252" t="s">
+        <v>575</v>
+      </c>
+      <c r="G11" s="69" t="s">
+        <v>576</v>
+      </c>
+      <c r="H11" s="352" t="s">
+        <v>577</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="151.5" customHeight="1">
-      <c r="A12" s="309" t="s">
-        <v>555</v>
+      <c r="A12" s="298" t="s">
+        <v>578</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="120" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="225" t="s">
+      <c r="C12" s="115" t="s">
+        <v>579</v>
+      </c>
+      <c r="D12" s="217" t="s">
         <v>14</v>
       </c>
-      <c r="E12" s="265" t="s">
-[...9 lines deleted...]
-        <v>560</v>
+      <c r="E12" s="256" t="s">
+        <v>580</v>
+      </c>
+      <c r="F12" s="257" t="s">
+        <v>581</v>
+      </c>
+      <c r="G12" s="47" t="s">
+        <v>582</v>
+      </c>
+      <c r="H12" s="354" t="s">
+        <v>583</v>
       </c>
     </row>
     <row r="18" spans="3:3">
-      <c r="C18" s="130"/>
+      <c r="C18" s="125"/>
     </row>
   </sheetData>
   <autoFilter ref="B4:E12" xr:uid="{A0442B65-55F9-4756-A50C-D6AA537E1CA3}"/>
   <mergeCells count="5">
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A8:H8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D79EB231-3099-47D5-8128-BE430A7C165F}">
   <sheetPr>
     <tabColor theme="9"/>
   </sheetPr>
   <dimension ref="A1:H14"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+    <sheetView topLeftCell="E13" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="10"/>
     <col min="2" max="2" width="11.85546875" customWidth="1"/>
-    <col min="3" max="3" width="47" style="121" customWidth="1"/>
+    <col min="3" max="3" width="47" style="116" customWidth="1"/>
     <col min="4" max="4" width="19.85546875" customWidth="1"/>
-    <col min="5" max="5" width="43.42578125" style="121" customWidth="1"/>
+    <col min="5" max="5" width="43.42578125" style="116" customWidth="1"/>
     <col min="6" max="6" width="33" customWidth="1"/>
     <col min="7" max="7" width="74.140625" customWidth="1"/>
     <col min="8" max="8" width="100.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="66.599999999999994" customHeight="1">
-      <c r="A1" s="357" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="357"/>
+      <c r="A1" s="398" t="s">
+        <v>584</v>
+      </c>
+      <c r="B1" s="398"/>
+      <c r="C1" s="398"/>
+      <c r="D1" s="398"/>
+      <c r="E1" s="398"/>
+      <c r="F1" s="398"/>
+      <c r="G1" s="398"/>
+      <c r="H1" s="398"/>
     </row>
     <row r="2" spans="1:8" ht="30" customHeight="1">
-      <c r="A2" s="358" t="s">
+      <c r="A2" s="386" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="358"/>
-[...5 lines deleted...]
-      <c r="H2" s="358"/>
+      <c r="B2" s="386"/>
+      <c r="C2" s="386"/>
+      <c r="D2" s="386"/>
+      <c r="E2" s="386"/>
+      <c r="F2" s="386"/>
+      <c r="G2" s="386"/>
+      <c r="H2" s="386"/>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1" ht="43.5" customHeight="1">
-      <c r="A3" s="359" t="s">
+      <c r="A3" s="370" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="359"/>
-[...8 lines deleted...]
-      <c r="A4" s="311" t="s">
+      <c r="B3" s="370"/>
+      <c r="C3" s="370"/>
+      <c r="D3" s="370"/>
+      <c r="E3" s="370"/>
+      <c r="F3" s="370"/>
+      <c r="G3" s="370"/>
+      <c r="H3" s="370"/>
+    </row>
+    <row r="4" spans="1:8" s="2" customFormat="1" ht="30">
+      <c r="A4" s="300" t="s">
         <v>100</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="97" t="s">
+      <c r="C4" s="92" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="97" t="s">
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="258" t="s">
+      <c r="F4" s="249" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="259" t="s">
+      <c r="G4" s="250" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="260" t="s">
+      <c r="H4" s="251" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="409.5" customHeight="1">
-      <c r="A5" s="298" t="s">
-        <v>562</v>
+      <c r="A5" s="287" t="s">
+        <v>585</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C5" s="88" t="s">
-[...12 lines deleted...]
-        <v>567</v>
+      <c r="C5" s="83" t="s">
+        <v>586</v>
+      </c>
+      <c r="D5" s="202" t="s">
+        <v>587</v>
+      </c>
+      <c r="E5" s="82" t="s">
+        <v>588</v>
+      </c>
+      <c r="F5" s="252" t="s">
+        <v>589</v>
+      </c>
+      <c r="G5" s="65" t="s">
+        <v>590</v>
       </c>
       <c r="H5" s="29" t="s">
-        <v>568</v>
+        <v>591</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="370.5" customHeight="1">
-      <c r="A6" s="298" t="s">
-        <v>569</v>
+      <c r="A6" s="287" t="s">
+        <v>592</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="158" t="s">
-[...15 lines deleted...]
-        <v>574</v>
+      <c r="C6" s="153" t="s">
+        <v>593</v>
+      </c>
+      <c r="D6" s="202" t="s">
+        <v>587</v>
+      </c>
+      <c r="E6" s="82" t="s">
+        <v>594</v>
+      </c>
+      <c r="F6" s="252" t="s">
+        <v>595</v>
+      </c>
+      <c r="G6" s="49" t="s">
+        <v>596</v>
+      </c>
+      <c r="H6" s="58" t="s">
+        <v>597</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="216" customHeight="1">
-      <c r="A7" s="298" t="s">
-        <v>575</v>
+      <c r="A7" s="287" t="s">
+        <v>598</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="114" t="s">
-[...12 lines deleted...]
-        <v>579</v>
+      <c r="C7" s="109" t="s">
+        <v>599</v>
+      </c>
+      <c r="D7" s="202" t="s">
+        <v>587</v>
+      </c>
+      <c r="E7" s="82" t="s">
+        <v>600</v>
+      </c>
+      <c r="F7" s="257" t="s">
+        <v>601</v>
+      </c>
+      <c r="G7" s="46" t="s">
+        <v>602</v>
       </c>
       <c r="H7" s="27"/>
     </row>
     <row r="8" spans="1:8" ht="168" customHeight="1">
-      <c r="A8" s="298" t="s">
-        <v>580</v>
+      <c r="A8" s="287" t="s">
+        <v>603</v>
       </c>
       <c r="B8" s="8" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>291</v>
+      </c>
+      <c r="C8" s="83" t="s">
+        <v>604</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>582</v>
-[...7 lines deleted...]
-        <v>584</v>
+        <v>605</v>
+      </c>
+      <c r="E8" s="154"/>
+      <c r="F8" s="252"/>
+      <c r="G8" s="60" t="s">
+        <v>606</v>
+      </c>
+      <c r="H8" s="64" t="s">
+        <v>607</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="21" customHeight="1">
-      <c r="A9" s="354" t="s">
+      <c r="A9" s="372" t="s">
         <v>98</v>
       </c>
-      <c r="B9" s="354"/>
-[...5 lines deleted...]
-      <c r="H9" s="329"/>
+      <c r="B9" s="372"/>
+      <c r="C9" s="372"/>
+      <c r="D9" s="372"/>
+      <c r="E9" s="372"/>
+      <c r="F9" s="372"/>
+      <c r="G9" s="372"/>
+      <c r="H9" s="373"/>
     </row>
     <row r="10" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A10" s="355" t="s">
+      <c r="A10" s="384" t="s">
         <v>99</v>
       </c>
-      <c r="B10" s="355"/>
-[...8 lines deleted...]
-      <c r="A11" s="306" t="s">
+      <c r="B10" s="384"/>
+      <c r="C10" s="384"/>
+      <c r="D10" s="384"/>
+      <c r="E10" s="384"/>
+      <c r="F10" s="384"/>
+      <c r="G10" s="384"/>
+      <c r="H10" s="385"/>
+    </row>
+    <row r="11" spans="1:8" ht="30">
+      <c r="A11" s="295" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C11" s="97" t="s">
+      <c r="C11" s="92" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="E11" s="97" t="s">
+        <v>171</v>
+      </c>
+      <c r="E11" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F11" s="258" t="s">
+      <c r="F11" s="249" t="s">
         <v>8</v>
       </c>
-      <c r="G11" s="259" t="s">
+      <c r="G11" s="250" t="s">
         <v>9</v>
       </c>
-      <c r="H11" s="260" t="s">
+      <c r="H11" s="251" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="94.5">
-[...3 lines deleted...]
-      <c r="B12" s="267" t="s">
+    <row r="12" spans="1:8" ht="93.75">
+      <c r="A12" s="316" t="s">
+        <v>608</v>
+      </c>
+      <c r="B12" s="258" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="120" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="226" t="s">
+      <c r="C12" s="115" t="s">
+        <v>609</v>
+      </c>
+      <c r="D12" s="218" t="s">
         <v>14</v>
       </c>
-      <c r="E12" s="131"/>
-      <c r="F12" s="268"/>
+      <c r="E12" s="126"/>
+      <c r="F12" s="259"/>
       <c r="G12" s="24"/>
       <c r="H12" s="34" t="s">
-        <v>587</v>
-[...6 lines deleted...]
-      <c r="B13" s="249" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="45">
+      <c r="A13" s="316" t="s">
+        <v>611</v>
+      </c>
+      <c r="B13" s="240" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="120" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="226" t="s">
+      <c r="C13" s="115" t="s">
+        <v>612</v>
+      </c>
+      <c r="D13" s="218" t="s">
         <v>14</v>
       </c>
-      <c r="E13" s="120" t="s">
-[...16 lines deleted...]
-      <c r="B14" s="249" t="s">
+      <c r="E13" s="115" t="s">
+        <v>613</v>
+      </c>
+      <c r="F13" s="260" t="s">
+        <v>614</v>
+      </c>
+      <c r="G13" s="47" t="s">
+        <v>615</v>
+      </c>
+      <c r="H13" s="66" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="210">
+      <c r="A14" s="316" t="s">
+        <v>617</v>
+      </c>
+      <c r="B14" s="240" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="120" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="226" t="s">
+      <c r="C14" s="115" t="s">
+        <v>618</v>
+      </c>
+      <c r="D14" s="218" t="s">
         <v>14</v>
       </c>
-      <c r="E14" s="120" t="s">
-[...6 lines deleted...]
-        <v>598</v>
+      <c r="E14" s="115" t="s">
+        <v>619</v>
+      </c>
+      <c r="F14" s="260" t="s">
+        <v>620</v>
+      </c>
+      <c r="G14" s="60" t="s">
+        <v>621</v>
       </c>
       <c r="H14" s="27"/>
     </row>
   </sheetData>
   <autoFilter ref="B4:E14" xr:uid="{D79EB231-3099-47D5-8128-BE430A7C165F}"/>
   <mergeCells count="5">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...29 lines deleted...]
-    <xsd:import namespace="cb170013-0a0f-4153-8af2-7c65c2a36c61"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100249C64AD89238F4EBAEAF9C52A009ECF" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="573611fcd79fe097b54ee290cb7126b9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1cb2601f-c339-47c0-85a1-7e4dd357a6d8" xmlns:ns3="b3b81ff7-2708-4fbd-9e97-66d034567ccc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2375a2ad8e96945a1322a4f308ba5f8a" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="1cb2601f-c339-47c0-85a1-7e4dd357a6d8"/>
     <xsd:import namespace="b3b81ff7-2708-4fbd-9e97-66d034567ccc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cb170013-0a0f-4153-8af2-7c65c2a36c61" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="22" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1cb2601f-c339-47c0-85a1-7e4dd357a6d8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cefaef41-70dc-4075-804e-d4e4dbdaeee0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cefaef41-70dc-4075-804e-d4e4dbdaeee0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b3b81ff7-2708-4fbd-9e97-66d034567ccc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{01bdb787-37da-4ca8-a3e9-b8ddf66c1fb4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b3b81ff7-2708-4fbd-9e97-66d034567ccc">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -14675,92 +16364,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="b3b81ff7-2708-4fbd-9e97-66d034567ccc">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <TaxCatchAll xmlns="b3b81ff7-2708-4fbd-9e97-66d034567ccc" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1cb2601f-c339-47c0-85a1-7e4dd357a6d8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <MediaLengthInSeconds xmlns="1cb2601f-c339-47c0-85a1-7e4dd357a6d8" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA95BE23-34F8-468F-8CE7-634D39521E11}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C60FFA0C-CDCA-4272-B5EA-77EE70CCA24B}"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{949FA5AC-F958-43A9-BDA0-0D1F8574D409}"/>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77ECAD58-B5EB-4850-8B5A-8EED01176BC5}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jeannette Short</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010063FD4E8083745447A3BEF1E456FDF7E0</vt:lpwstr>
+    <vt:lpwstr>0x010100249C64AD89238F4EBAEAF9C52A009ECF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>606300</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
     <vt:lpwstr/>
   </property>